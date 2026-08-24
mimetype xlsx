--- v0 (2025-10-02)
+++ v1 (2026-08-24)
@@ -1,99 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
-  <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <x:workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BBE2DA4-7303-4C3F-BEBC-201BAA2C0C91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="0" yWindow="0" windowWidth="20640" windowHeight="8790"/>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="08B" sheetId="2" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Onay2" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay3" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay4" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay5" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay6" localSheetId="0">'08B'!#REF!</x:definedName>
+    <x:definedName name="_xlnm.Print_Area" localSheetId="0">'08B'!$B$1:$J$35</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="162913"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="43">
   <x:si>
     <x:t>T.C.</x:t>
   </x:si>
   <x:si>
     <x:t>SAKARYA ÜNİVERSİTESİ</x:t>
   </x:si>
   <x:si>
     <x:t>Sayfa : 1/1</x:t>
   </x:si>
   <x:si>
     <x:t>:</x:t>
   </x:si>
   <x:si>
     <x:t>Enstitü Anabilim Dalı</x:t>
   </x:si>
   <x:si>
     <x:t>Adı Soyadı</x:t>
   </x:si>
   <x:si>
     <x:t>Danışman Öğretim Üyesi</x:t>
   </x:si>
   <x:si>
     <x:t>Öğretim Yılı</x:t>
   </x:si>
   <x:si>
@@ -109,271 +102,251 @@
     <x:t>ÖNERİLEN JÜRİ ÜYELERİ*</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Öğretim Üyesi </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Üniversite
 İçinden
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Üniversite
 Dışından
 </x:t>
   </x:si>
   <x:si>
     <x:t>YÜKSEK LİSANS TEZ TESLİM FORMU</x:t>
   </x:si>
   <x:si>
     <x:t>Tez yabancı dilde ise önerilen üyelerin yabancı dil puanı var mı?</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Makale kabul yada yayına hazır makale var mı? </x:t>
   </x:si>
   <x:si>
-    <x:t>…………………………. ENSTİTÜSÜ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                               </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                      </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                       </x:t>
   </x:si>
   <x:si>
     <x:t>Öğrenci Numarası</x:t>
   </x:si>
   <x:si>
     <x:t>Enstitü Bilim Dalı </x:t>
   </x:si>
   <x:si>
     <x:t>Tez Adı</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">         Evet              Hayır</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 EYK Tarih ve No:</x:t>
   </x:si>
   <x:si>
-    <x:t>00.ENS.FR.08.A</x:t>
-[...83 lines deleted...]
-  <x:si>
     <x:t>…… / …… / 20….. 
  İmza                                                                                                                                                                                              Danışman</x:t>
   </x:si>
   <x:si>
     <x:t>…… / …… / 20…..
  İmza                                                                                                                                                                                Enstitü Anabilim Dalı Başkanı</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Tez adı EYK'da onaylanan tez adı ile aynı mı? </x:t>
-  </x:si>
-[...27 lines deleted...]
-    </x:r>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 …… / …… / 20…..
 İmza                                                                                                                                                                                           Öğrenci</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t>Bakınız :</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t xml:space="preserve"> SAÜ Lisansüstü Eğitim Öğretim Yönetmeliği Madde 26 , 27</x:t>
     </x:r>
   </x:si>
   <x:si>
+    <x:t>İlgili yönetmelik uyarınca gerekli işlemleri yaptığımı beyan eder, tez teslim işlemimin kabulü ve tez savunma sınavı işlemlerimin başlatılması hususunda bilgilerinizi ve gereğini arz ederim.</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:t xml:space="preserve">İşaretleme işlemi </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:u/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t>Enstitü Yönetim Kurulu</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> tarafından yapılacaktır ! </x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Tez yazım kılavuzuna uygun hazırlanmış mı?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 / 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sınav Tarihi ve Saati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>…... / .….. / 20…..    Saat :    …... : ……</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Üniversite/e-posta</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:t xml:space="preserve">Yukarıda kimlik bilgileri bulunan danışmanı olduğum öğrencim yüksek lisans tezini teslim edebilir ve jüri önünde savunabilir. İlgili senato esaslarınca yayın şartını sağladığını beyan ederim. 
+</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:sz val="14"/>
+        <x:color theme="1"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t></x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:sz val="11"/>
+        <x:color theme="1"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> Tez Savunulabilirlik ve Orjinallik Beyan Formu teslim edilmiştir.
+</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:sz val="14"/>
+        <x:color theme="1"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:sz val="11"/>
+        <x:color theme="1"/>
+        <x:rFont val="Arial"/>
+        <x:family val="2"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve">Mezuniyet Yayın Şartı Belgeleri (Fen Bilimleri Enstitüsü, Eğitim Bilimleri Enstitüsü için)
+</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
     <x:r>
       <x:t xml:space="preserve">Yukarıda adı geçen yüksek lisans öğrencisinin ve danışman öğretim üyesi beyanları ve ilgili yönetmelik uyarınca yüksek lisans tez savunma jürisi olarak önerilen öğretim üyelerinin adları aşağıda verilmiştir.
 Bilgilerinizi ve gereğini arz ederim.
 </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:sz val="11"/>
         <x:color indexed="8"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t xml:space="preserve">EKLER: </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:sz val="11"/>
         <x:color indexed="8"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t xml:space="preserve">
 1- Önerilen jüri üyelerine ait Yabancı Dil Belgesi *(Tez Türkçe dışında bir dilde yazılmış ise)  
-2-Makale</x:t>
+</x:t>
     </x:r>
   </x:si>
   <x:si>
-    <x:t>İlgili yönetmelik uyarınca gerekli işlemleri yaptığımı beyan eder, tez teslim işlemimin kabulü ve tez savunma sınavı işlemlerimin başlatılması hususunda bilgilerinizi ve gereğini arz ederim.</x:t>
+    <x:t>00.ENS.FR.08.A</x:t>
   </x:si>
   <x:si>
-    <x:t>…... / .….. / 20…..    Saat :    …... : ……</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>…........................................ ENSTİTÜSÜ</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
@@ -384,245 +357,212 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="60">
+  <borders count="63">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
@@ -675,234 +615,145 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...59 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...7 lines deleted...]
-      <top style="thick">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...12 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...43 lines deleted...]
-      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -972,61 +823,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1099,403 +939,630 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...194 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -1515,149 +1582,112 @@
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...34 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp28.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4807" name="Check Box 711" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4807"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C7120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1667,50 +1697,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4808" name="Check Box 712" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4808"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C8120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
@@ -1718,50 +1751,53 @@
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>123825</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>104775</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4820" name="Check Box 724" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4820"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1790,50 +1826,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>123825</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4821" name="Check Box 725" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4821"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -1845,65 +1884,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                 </a:rPr>
                 <a:t>  REDDEDİLMİŞTİR</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>447675</xdr:colOff>
-          <xdr:row>10</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1238250</xdr:colOff>
-          <xdr:row>10</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4841" name="Check Box 745" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4841"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E9120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1916,65 +1958,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Güz</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1609725</xdr:colOff>
-          <xdr:row>10</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>2400300</xdr:colOff>
-          <xdr:row>10</xdr:row>
+          <xdr:row>9</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4842" name="Check Box 746" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4842"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EA120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1987,65 +2032,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Bahar</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>142875</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:colOff>123825</xdr:colOff>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4843" name="Check Box 747" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4843"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2058,65 +2106,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Türkçe</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>447675</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1238250</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4844" name="Check Box 748" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4844"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2129,65 +2180,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  İngilizce</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1609725</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>981075</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>10</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4845" name="Check Box 749" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4845"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000ED120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2209,236 +2263,103 @@
                 <a:t>  Diğer (…………………………………………….)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419099</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>40915</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>234375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Resim 2"/>
+        <xdr:cNvPr id="3" name="Resim 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="504824" y="47625"/>
           <a:ext cx="1050566" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...140 lines deleted...]
-        <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4872" name="Check Box 776" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4872"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2448,915 +2369,217 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4873" name="Check Box 777" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4873"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009130000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4874" name="Check Box 778" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4874"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
-          <xdr:row>31</xdr:row>
+          <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4875" name="Check Box 779" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4875"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor>
-[...708 lines deleted...]
-    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>742950</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4886" name="Check Box 790" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4886"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -3369,65 +2592,68 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Karma (Hibrit)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>2143125</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4888" name="Check Box 792" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4888"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -3440,232 +2666,345 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Yüz Yüze (Enstitüde)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>866775</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1552575</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4889" name="Check Box 793" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4889"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Online</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>76200</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>238125</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4890" name="Check Box 794" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4890"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A130000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>904875</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>1085850</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>238125</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4891" name="Check Box 795" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4891"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B130000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3794,639 +3133,648 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
-  <x:dimension ref="B1:J34"/>
+  <x:dimension ref="B1:J35"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <x:selection activeCell="B7" sqref="B7:E7"/>
+    <x:sheetView tabSelected="1" topLeftCell="A17" zoomScaleNormal="100" workbookViewId="0">
+      <x:selection activeCell="A35" sqref="A35:XFD35"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <x:cols>
-    <x:col min="1" max="1" width="1.28515625" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <x:col min="11" max="16384" width="9.140625" style="14"/>
+    <x:col min="1" max="1" width="1.28515625" style="10" customWidth="1"/>
+    <x:col min="2" max="2" width="14.28515625" style="10" customWidth="1"/>
+    <x:col min="3" max="3" width="7.140625" style="10" customWidth="1"/>
+    <x:col min="4" max="4" width="2.85546875" style="10" customWidth="1"/>
+    <x:col min="5" max="5" width="4.28515625" style="10" customWidth="1"/>
+    <x:col min="6" max="6" width="3.5703125" style="4" customWidth="1"/>
+    <x:col min="7" max="7" width="12.140625" style="10" customWidth="1"/>
+    <x:col min="8" max="8" width="38.5703125" style="10" customWidth="1"/>
+    <x:col min="9" max="9" width="17.140625" style="10" customWidth="1"/>
+    <x:col min="10" max="10" width="28.5703125" style="10" customWidth="1"/>
+    <x:col min="11" max="16384" width="9.140625" style="10"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="2:10" ht="22.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="B1" s="21"/>
       <x:c r="C1" s="22"/>
       <x:c r="D1" s="22"/>
       <x:c r="E1" s="23"/>
       <x:c r="F1" s="45" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G1" s="46"/>
       <x:c r="H1" s="46"/>
       <x:c r="I1" s="47"/>
       <x:c r="J1" s="23" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="2:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B2" s="24"/>
       <x:c r="C2" s="25"/>
       <x:c r="D2" s="25"/>
       <x:c r="E2" s="26"/>
       <x:c r="F2" s="48" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="49"/>
       <x:c r="H2" s="49"/>
       <x:c r="I2" s="50"/>
       <x:c r="J2" s="26"/>
     </x:row>
     <x:row r="3" spans="2:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B3" s="24"/>
       <x:c r="C3" s="25"/>
       <x:c r="D3" s="25"/>
       <x:c r="E3" s="26"/>
       <x:c r="F3" s="48" t="s">
-        <x:v>18</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G3" s="49"/>
       <x:c r="H3" s="49"/>
       <x:c r="I3" s="50"/>
       <x:c r="J3" s="26"/>
     </x:row>
     <x:row r="4" spans="2:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="B4" s="27"/>
       <x:c r="C4" s="28"/>
       <x:c r="D4" s="28"/>
       <x:c r="E4" s="29"/>
       <x:c r="F4" s="42" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="43"/>
       <x:c r="H4" s="43"/>
       <x:c r="I4" s="44"/>
       <x:c r="J4" s="29"/>
     </x:row>
     <x:row r="5" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="B5" s="30" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="31"/>
       <x:c r="D5" s="31"/>
       <x:c r="E5" s="31"/>
       <x:c r="F5" s="31"/>
       <x:c r="G5" s="31"/>
       <x:c r="H5" s="31"/>
       <x:c r="I5" s="31"/>
       <x:c r="J5" s="32"/>
     </x:row>
     <x:row r="6" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B6" s="18" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="19"/>
       <x:c r="D6" s="19"/>
       <x:c r="E6" s="20"/>
       <x:c r="F6" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G6" s="33"/>
       <x:c r="H6" s="34"/>
       <x:c r="I6" s="34"/>
       <x:c r="J6" s="35"/>
     </x:row>
     <x:row r="7" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B7" s="15" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="16"/>
       <x:c r="D7" s="16"/>
       <x:c r="E7" s="17"/>
       <x:c r="F7" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G7" s="36"/>
       <x:c r="H7" s="37"/>
       <x:c r="I7" s="37"/>
       <x:c r="J7" s="38"/>
     </x:row>
     <x:row r="8" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B8" s="15" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="16"/>
       <x:c r="D8" s="16"/>
       <x:c r="E8" s="17"/>
       <x:c r="F8" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G8" s="36"/>
       <x:c r="H8" s="37"/>
       <x:c r="I8" s="37"/>
       <x:c r="J8" s="38"/>
     </x:row>
     <x:row r="9" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B9" s="15" t="s">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="16"/>
       <x:c r="D9" s="16"/>
       <x:c r="E9" s="17"/>
       <x:c r="F9" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G9" s="36"/>
       <x:c r="H9" s="37"/>
       <x:c r="I9" s="37"/>
       <x:c r="J9" s="38"/>
     </x:row>
     <x:row r="10" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="B10" s="15" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C10" s="16"/>
       <x:c r="D10" s="16"/>
       <x:c r="E10" s="17"/>
       <x:c r="F10" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G10" s="36"/>
-[...2 lines deleted...]
-      <x:c r="J10" s="38"/>
+      <x:c r="G10" s="69" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H10" s="70"/>
+      <x:c r="I10" s="70"/>
+      <x:c r="J10" s="71"/>
     </x:row>
     <x:row r="11" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B11" s="15" t="s">
-[...5 lines deleted...]
-      <x:c r="F11" s="5" t="s">
+      <x:c r="B11" s="18" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C11" s="19"/>
+      <x:c r="D11" s="19"/>
+      <x:c r="E11" s="20"/>
+      <x:c r="F11" s="8" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G11" s="69" t="s">
-[...4 lines deleted...]
-      <x:c r="J11" s="71"/>
+      <x:c r="G11" s="39"/>
+      <x:c r="H11" s="40"/>
+      <x:c r="I11" s="40"/>
+      <x:c r="J11" s="41"/>
     </x:row>
-    <x:row r="12" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <x:c r="F12" s="12" t="s">
+    <x:row r="12" spans="2:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="B12" s="15" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C12" s="16"/>
+      <x:c r="D12" s="16"/>
+      <x:c r="E12" s="17"/>
+      <x:c r="F12" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G12" s="39"/>
-[...2 lines deleted...]
-      <x:c r="J12" s="41"/>
+      <x:c r="G12" s="36"/>
+      <x:c r="H12" s="37"/>
+      <x:c r="I12" s="37"/>
+      <x:c r="J12" s="38"/>
     </x:row>
-    <x:row r="13" spans="2:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <x:row r="13" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="B13" s="15" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="16"/>
       <x:c r="D13" s="16"/>
       <x:c r="E13" s="17"/>
       <x:c r="F13" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G13" s="36"/>
-[...2 lines deleted...]
-      <x:c r="J13" s="38"/>
+      <x:c r="G13" s="111" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H13" s="112"/>
+      <x:c r="I13" s="112"/>
+      <x:c r="J13" s="113"/>
     </x:row>
-    <x:row r="14" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B14" s="15" t="s">
+    <x:row r="14" spans="2:10" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="B14" s="53" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C14" s="54"/>
+      <x:c r="D14" s="54"/>
+      <x:c r="E14" s="54"/>
+      <x:c r="F14" s="54"/>
+      <x:c r="G14" s="54"/>
+      <x:c r="H14" s="54"/>
+      <x:c r="I14" s="54"/>
+      <x:c r="J14" s="55"/>
+    </x:row>
+    <x:row r="15" spans="2:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B15" s="61" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C15" s="62"/>
+      <x:c r="D15" s="62"/>
+      <x:c r="E15" s="62"/>
+      <x:c r="F15" s="62"/>
+      <x:c r="G15" s="62"/>
+      <x:c r="H15" s="62"/>
+      <x:c r="I15" s="59" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J15" s="60"/>
+    </x:row>
+    <x:row r="16" spans="2:10" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="B16" s="56" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C14" s="16"/>
-[...10 lines deleted...]
-      <x:c r="J14" s="100"/>
+      <x:c r="C16" s="57"/>
+      <x:c r="D16" s="57"/>
+      <x:c r="E16" s="57"/>
+      <x:c r="F16" s="57"/>
+      <x:c r="G16" s="57"/>
+      <x:c r="H16" s="57"/>
+      <x:c r="I16" s="57"/>
+      <x:c r="J16" s="58"/>
     </x:row>
-    <x:row r="15" spans="2:10" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <x:c r="J15" s="55"/>
+    <x:row r="17" spans="2:10" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B17" s="24" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C17" s="25"/>
+      <x:c r="D17" s="25"/>
+      <x:c r="E17" s="25"/>
+      <x:c r="F17" s="25"/>
+      <x:c r="G17" s="25"/>
+      <x:c r="H17" s="25"/>
+      <x:c r="I17" s="65" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="J17" s="66"/>
     </x:row>
-    <x:row r="16" spans="2:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <x:c r="J16" s="60"/>
+    <x:row r="18" spans="2:10" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="B18" s="94" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C18" s="54"/>
+      <x:c r="D18" s="54"/>
+      <x:c r="E18" s="54"/>
+      <x:c r="F18" s="54"/>
+      <x:c r="G18" s="54"/>
+      <x:c r="H18" s="54"/>
+      <x:c r="I18" s="54"/>
+      <x:c r="J18" s="55"/>
     </x:row>
-    <x:row r="17" spans="2:10" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <x:c r="J17" s="58"/>
+    <x:row r="19" spans="2:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B19" s="61" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C19" s="62"/>
+      <x:c r="D19" s="62"/>
+      <x:c r="E19" s="62"/>
+      <x:c r="F19" s="62"/>
+      <x:c r="G19" s="62"/>
+      <x:c r="H19" s="62"/>
+      <x:c r="I19" s="59" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J19" s="60"/>
     </x:row>
-    <x:row r="18" spans="2:10" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <x:c r="J18" s="66"/>
+    <x:row r="20" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B20" s="103" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C20" s="104"/>
+      <x:c r="D20" s="104"/>
+      <x:c r="E20" s="104"/>
+      <x:c r="F20" s="104"/>
+      <x:c r="G20" s="104"/>
+      <x:c r="H20" s="104"/>
+      <x:c r="I20" s="104"/>
+      <x:c r="J20" s="105"/>
     </x:row>
-    <x:row r="19" spans="2:10" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <x:c r="J21" s="97"/>
+    <x:row r="21" spans="2:10" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B21" s="101" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C21" s="102"/>
+      <x:c r="D21" s="102"/>
+      <x:c r="E21" s="67" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F21" s="63"/>
+      <x:c r="G21" s="63"/>
+      <x:c r="H21" s="68"/>
+      <x:c r="I21" s="63" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J21" s="64"/>
     </x:row>
     <x:row r="22" spans="2:10" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B22" s="94" t="s">
-[...13 lines deleted...]
-      <x:c r="J22" s="64"/>
+      <x:c r="B22" s="106" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="107"/>
+      <x:c r="D22" s="107"/>
+      <x:c r="E22" s="110"/>
+      <x:c r="F22" s="108"/>
+      <x:c r="G22" s="108"/>
+      <x:c r="H22" s="108"/>
+      <x:c r="I22" s="108"/>
+      <x:c r="J22" s="109"/>
     </x:row>
     <x:row r="23" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B23" s="83" t="s">
+      <x:c r="B23" s="84" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="C23" s="80" t="s">
-[...2 lines deleted...]
-      <x:c r="D23" s="6">
+      <x:c r="C23" s="82" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D23" s="14">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E23" s="86"/>
-[...2 lines deleted...]
-      <x:c r="H23" s="8"/>
+      <x:c r="E23" s="97"/>
+      <x:c r="F23" s="98"/>
+      <x:c r="G23" s="98"/>
+      <x:c r="H23" s="98"/>
       <x:c r="I23" s="51"/>
       <x:c r="J23" s="52"/>
     </x:row>
     <x:row r="24" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B24" s="84"/>
-[...1 lines deleted...]
-      <x:c r="D24" s="5">
+      <x:c r="B24" s="85"/>
+      <x:c r="C24" s="82"/>
+      <x:c r="D24" s="11">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="E24" s="86"/>
-[...2 lines deleted...]
-      <x:c r="H24" s="8"/>
+      <x:c r="E24" s="97"/>
+      <x:c r="F24" s="98"/>
+      <x:c r="G24" s="98"/>
+      <x:c r="H24" s="98"/>
       <x:c r="I24" s="51"/>
       <x:c r="J24" s="52"/>
     </x:row>
-    <x:row r="25" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <x:c r="D25" s="5">
+    <x:row r="25" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B25" s="86"/>
+      <x:c r="C25" s="82"/>
+      <x:c r="D25" s="11">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E25" s="86"/>
-[...2 lines deleted...]
-      <x:c r="H25" s="8"/>
+      <x:c r="E25" s="97"/>
+      <x:c r="F25" s="98"/>
+      <x:c r="G25" s="98"/>
+      <x:c r="H25" s="98"/>
       <x:c r="I25" s="51"/>
       <x:c r="J25" s="52"/>
     </x:row>
     <x:row r="26" spans="2:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B26" s="83" t="s">
+      <x:c r="B26" s="84" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C26" s="81"/>
-      <x:c r="D26" s="5">
+      <x:c r="C26" s="82"/>
+      <x:c r="D26" s="11">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E26" s="86"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="97"/>
+      <x:c r="F26" s="98"/>
+      <x:c r="G26" s="98"/>
+      <x:c r="H26" s="98"/>
+      <x:c r="I26" s="51"/>
       <x:c r="J26" s="52"/>
     </x:row>
     <x:row r="27" spans="2:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B27" s="84"/>
-[...1 lines deleted...]
-      <x:c r="D27" s="5">
+      <x:c r="B27" s="85"/>
+      <x:c r="C27" s="82"/>
+      <x:c r="D27" s="11">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="E27" s="86"/>
-[...5 lines deleted...]
-      </x:c>
+      <x:c r="E27" s="97"/>
+      <x:c r="F27" s="98"/>
+      <x:c r="G27" s="98"/>
+      <x:c r="H27" s="98"/>
+      <x:c r="I27" s="51"/>
       <x:c r="J27" s="52"/>
     </x:row>
     <x:row r="28" spans="2:10" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B28" s="85"/>
-[...1 lines deleted...]
-      <x:c r="D28" s="7">
+      <x:c r="B28" s="86"/>
+      <x:c r="C28" s="83"/>
+      <x:c r="D28" s="12">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E28" s="86"/>
-[...6 lines deleted...]
-      <x:c r="J28" s="52"/>
+      <x:c r="E28" s="99"/>
+      <x:c r="F28" s="100"/>
+      <x:c r="G28" s="100"/>
+      <x:c r="H28" s="100"/>
+      <x:c r="I28" s="87"/>
+      <x:c r="J28" s="88"/>
     </x:row>
     <x:row r="29" spans="2:10" ht="22.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="B29" s="73" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C29" s="74"/>
       <x:c r="D29" s="74"/>
-      <x:c r="E29" s="74"/>
-[...2 lines deleted...]
-      <x:c r="H29" s="75" t="s">
+      <x:c r="E29" s="75"/>
+      <x:c r="F29" s="75"/>
+      <x:c r="G29" s="75"/>
+      <x:c r="H29" s="77" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="I29" s="76"/>
-      <x:c r="J29" s="77"/>
+      <x:c r="I29" s="78"/>
+      <x:c r="J29" s="79"/>
     </x:row>
     <x:row r="30" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B30" s="73"/>
+      <x:c r="B30" s="76"/>
       <x:c r="C30" s="74"/>
       <x:c r="D30" s="74"/>
       <x:c r="E30" s="74"/>
       <x:c r="F30" s="74"/>
       <x:c r="G30" s="74"/>
-      <x:c r="H30" s="78" t="s">
-[...4 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="H30" s="80" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I30" s="81"/>
+      <x:c r="J30" s="9" t="s">
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B31" s="73"/>
+      <x:c r="B31" s="76"/>
       <x:c r="C31" s="74"/>
       <x:c r="D31" s="74"/>
       <x:c r="E31" s="74"/>
       <x:c r="F31" s="74"/>
       <x:c r="G31" s="74"/>
-      <x:c r="H31" s="91" t="s">
+      <x:c r="H31" s="92" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="I31" s="92"/>
-[...1 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="I31" s="93"/>
+      <x:c r="J31" s="7" t="s">
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B32" s="73"/>
+      <x:c r="B32" s="76"/>
       <x:c r="C32" s="74"/>
       <x:c r="D32" s="74"/>
       <x:c r="E32" s="74"/>
       <x:c r="F32" s="74"/>
       <x:c r="G32" s="74"/>
-      <x:c r="H32" s="89" t="s">
+      <x:c r="H32" s="95" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I32" s="96"/>
+      <x:c r="J32" s="7" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B33" s="76"/>
+      <x:c r="C33" s="74"/>
+      <x:c r="D33" s="74"/>
+      <x:c r="E33" s="74"/>
+      <x:c r="F33" s="74"/>
+      <x:c r="G33" s="74"/>
+      <x:c r="H33" s="90" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I32" s="90"/>
-[...1 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="I33" s="91"/>
+      <x:c r="J33" s="13" t="s">
+        <x:v>24</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="2:10" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <x:c r="J33" s="65"/>
+    <x:row r="34" spans="2:10" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <x:c r="B34" s="89"/>
+      <x:c r="C34" s="89"/>
+      <x:c r="D34" s="89"/>
+      <x:c r="E34" s="89"/>
+      <x:c r="F34" s="89"/>
+      <x:c r="G34" s="89"/>
+      <x:c r="H34" s="65"/>
+      <x:c r="I34" s="65"/>
+      <x:c r="J34" s="65"/>
     </x:row>
-    <x:row r="34" spans="2:10" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-        <x:v>27</x:v>
+    <x:row r="35" spans="2:10" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <x:c r="B35" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D35" s="72"/>
+      <x:c r="E35" s="72"/>
+      <x:c r="F35" s="72"/>
+      <x:c r="G35" s="72"/>
+      <x:c r="H35" s="72"/>
+      <x:c r="J35" s="3" t="s">
+        <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="60">
-[...2 lines deleted...]
-    <x:mergeCell ref="B14:E14"/>
+  <x:mergeCells count="62">
+    <x:mergeCell ref="E28:H28"/>
+    <x:mergeCell ref="B13:E13"/>
     <x:mergeCell ref="B23:B25"/>
+    <x:mergeCell ref="B21:D21"/>
+    <x:mergeCell ref="B20:J20"/>
     <x:mergeCell ref="B22:D22"/>
-    <x:mergeCell ref="B21:J21"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="B29:G32"/>
+    <x:mergeCell ref="I22:J22"/>
+    <x:mergeCell ref="E22:H22"/>
+    <x:mergeCell ref="G13:J13"/>
+    <x:mergeCell ref="E23:H23"/>
+    <x:mergeCell ref="E24:H24"/>
+    <x:mergeCell ref="E25:H25"/>
+    <x:mergeCell ref="E26:H26"/>
+    <x:mergeCell ref="E27:H27"/>
+    <x:mergeCell ref="G10:J10"/>
+    <x:mergeCell ref="G8:J8"/>
+    <x:mergeCell ref="G9:J9"/>
+    <x:mergeCell ref="D35:H35"/>
+    <x:mergeCell ref="B29:G33"/>
     <x:mergeCell ref="H29:J29"/>
     <x:mergeCell ref="H30:I30"/>
     <x:mergeCell ref="C23:C28"/>
     <x:mergeCell ref="B26:B28"/>
     <x:mergeCell ref="I28:J28"/>
-    <x:mergeCell ref="E26:G26"/>
-    <x:mergeCell ref="E27:G27"/>
     <x:mergeCell ref="I23:J23"/>
-    <x:mergeCell ref="E28:G28"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="B33:J33"/>
+    <x:mergeCell ref="B34:J34"/>
+    <x:mergeCell ref="H33:I33"/>
+    <x:mergeCell ref="H31:I31"/>
+    <x:mergeCell ref="B18:J18"/>
     <x:mergeCell ref="H32:I32"/>
-    <x:mergeCell ref="H31:I31"/>
-[...5 lines deleted...]
-    <x:mergeCell ref="B13:E13"/>
+    <x:mergeCell ref="B12:E12"/>
     <x:mergeCell ref="I27:J27"/>
     <x:mergeCell ref="I24:J24"/>
     <x:mergeCell ref="I26:J26"/>
-    <x:mergeCell ref="B15:J15"/>
-[...9 lines deleted...]
-    <x:mergeCell ref="E22:H22"/>
+    <x:mergeCell ref="B14:J14"/>
+    <x:mergeCell ref="B16:J16"/>
+    <x:mergeCell ref="I15:J15"/>
+    <x:mergeCell ref="B15:H15"/>
+    <x:mergeCell ref="I21:J21"/>
+    <x:mergeCell ref="I17:J17"/>
+    <x:mergeCell ref="B17:H17"/>
+    <x:mergeCell ref="I19:J19"/>
+    <x:mergeCell ref="B19:H19"/>
+    <x:mergeCell ref="G12:J12"/>
+    <x:mergeCell ref="E21:H21"/>
     <x:mergeCell ref="I25:J25"/>
     <x:mergeCell ref="B9:E9"/>
     <x:mergeCell ref="B10:E10"/>
     <x:mergeCell ref="B11:E11"/>
-    <x:mergeCell ref="B12:E12"/>
     <x:mergeCell ref="B1:E4"/>
     <x:mergeCell ref="B6:E6"/>
     <x:mergeCell ref="B7:E7"/>
     <x:mergeCell ref="B8:E8"/>
     <x:mergeCell ref="B5:J5"/>
     <x:mergeCell ref="G6:J6"/>
     <x:mergeCell ref="G7:J7"/>
-    <x:mergeCell ref="G12:J12"/>
+    <x:mergeCell ref="G11:J11"/>
     <x:mergeCell ref="J1:J4"/>
     <x:mergeCell ref="F4:I4"/>
     <x:mergeCell ref="F1:I1"/>
     <x:mergeCell ref="F2:I2"/>
+    <x:mergeCell ref="F3:I3"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1"/>
-  <x:pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <x:pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
+  <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <x:drawing r:id="rId2"/>
   <x:legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <x:controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <x:control shapeId="4807" r:id="rId4" name="Check Box 711">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
@@ -4484,586 +3832,399 @@
                   <x:from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>180975</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <x:control shapeId="4841" r:id="rId8" name="Check Box 745">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1">
                   <x:from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>447675</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>1238250</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4842" r:id="rId9" name="Check Box 746">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>1609725</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>2400300</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4843" r:id="rId10" name="Check Box 747">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:row>10</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:row>10</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4844" r:id="rId11" name="Check Box 748">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>1238250</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>323850</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4842" r:id="rId9" name="Check Box 746">
+            <x:control shapeId="4845" r:id="rId12" name="Check Box 749">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1">
                   <x:from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>1609725</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
-                    <xdr:col>7</xdr:col>
-                    <xdr:colOff>2400300</xdr:colOff>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>981075</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>323850</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4843" r:id="rId10" name="Check Box 747">
-[...109 lines deleted...]
-            <x:control shapeId="4872" r:id="rId15" name="Check Box 776">
+            <x:control shapeId="4872" r:id="rId13" name="Check Box 776">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4873" r:id="rId16" name="Check Box 777">
+            <x:control shapeId="4873" r:id="rId14" name="Check Box 777">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>904875</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1085850</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4874" r:id="rId17" name="Check Box 778">
+            <x:control shapeId="4874" r:id="rId15" name="Check Box 778">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1" sizeWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>238125</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4875" r:id="rId16" name="Check Box 779">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1" sizeWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1085850</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>238125</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4886" r:id="rId17" name="Check Box 790">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>952500</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4888" r:id="rId18" name="Check Box 792">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>2143125</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>828675</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4889" r:id="rId19" name="Check Box 793">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>866775</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1552575</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4890" r:id="rId20" name="Check Box 794">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4875" r:id="rId18" name="Check Box 779">
+            <x:control shapeId="4891" r:id="rId21" name="Check Box 795">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>904875</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1085850</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
-        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...284 lines deleted...]
-        </mc:AlternateContent>
       </x:controls>
     </mc:Choice>
   </mc:AlternateContent>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>08B</vt:lpstr>
+      <vt:lpstr>'08B'!Yazdırma_Alanı</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
+    <vt:lpwstr>2024-02-08T09:33:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
+    <vt:lpwstr>89bb3e44-deea-4987-90b1-b33842d4e015</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
+    <vt:lpwstr>3b948dd6-3892-4971-bd7f-c496383eadee</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>