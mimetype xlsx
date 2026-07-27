--- v0 (2025-10-08)
+++ v1 (2026-07-27)
@@ -1,103 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
-  <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <x:workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{260CD6A7-B042-419F-A58C-07DD0F6171E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <x:bookViews>
-    <x:workbookView xWindow="0" yWindow="0" windowWidth="20640" windowHeight="8790"/>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="08B" sheetId="2" r:id="rId1"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Onay2" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay3" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay4" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay5" localSheetId="0">'08B'!#REF!</x:definedName>
     <x:definedName name="Onay6" localSheetId="0">'08B'!#REF!</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="122211"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="44">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="45">
   <x:si>
     <x:t>T.C.</x:t>
   </x:si>
   <x:si>
     <x:t>SAKARYA ÜNİVERSİTESİ</x:t>
   </x:si>
   <x:si>
     <x:t>Sayfa : 1/1</x:t>
   </x:si>
   <x:si>
     <x:t>:</x:t>
   </x:si>
   <x:si>
     <x:t>Enstitü Anabilim Dalı</x:t>
   </x:si>
   <x:si>
     <x:t>Adı Soyadı</x:t>
   </x:si>
   <x:si>
     <x:t>Öğretim Yılı</x:t>
   </x:si>
   <x:si>
     <x:t>Tezin Dili (*)</x:t>
   </x:si>
   <x:si>
@@ -131,295 +118,264 @@
   <x:si>
     <x:t>Tez yabancı dilde ise önerilen üyelerin yabancı dil puanı var mı?</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Makale kabul yada yayına hazır makale var mı? </x:t>
   </x:si>
   <x:si>
     <x:t>…………………………. ENSTİTÜSÜ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                               </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                      </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">                                                                                                                                                                                                       </x:t>
   </x:si>
   <x:si>
     <x:t>Öğrenci Numarası</x:t>
   </x:si>
   <x:si>
     <x:t>Enstitü Bilim Dalı </x:t>
   </x:si>
   <x:si>
-    <x:t>Yukarıda kimlik bilgileri bulunan danışmanı olduğum öğrencim yüksek lisans tezini teslim edebilir ve jüri önünde savunabilir. İlgili senato esaslarınca yayın şartını sağladığını beyan ederim. 
-[...5 lines deleted...]
-  <x:si>
     <x:t>Tez Adı</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">         Evet              Hayır</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 EYK Tarih ve No:</x:t>
   </x:si>
   <x:si>
     <x:t>Ortak Danışman</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 e-posta : </x:t>
   </x:si>
   <x:si>
     <x:t>Üniversite / Fakülte / Bölüm / E-posta</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:t xml:space="preserve">İşaretleme işlemi </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:u/>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t>Enstitü Yönetim Kurulu</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t xml:space="preserve"> tarafından yapılacaktır ! </x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Tez adı EYK'da onaylanan tez adı ile aynı mı? </x:t>
   </x:si>
   <x:si>
-    <x:t>Sınav Tarihi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20…… / 20…..</x:t>
   </x:si>
   <x:si>
     <x:t>.…. / ..… / 20….
 İmza                                                                                                                                                                                           Öğrenci</x:t>
   </x:si>
   <x:si>
     <x:t>….. / ..… / 20….
  İmza                                                                                                                                                                                              Danışman</x:t>
   </x:si>
   <x:si>
     <x:t>….. / ..… / 20….
  İmza                                                                                                                                                                                Enstitü Anabilim Dalı Başkanı</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:b/>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t>Bakınız :</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:sz val="11"/>
         <x:color theme="1"/>
         <x:rFont val="Arial"/>
         <x:family val="2"/>
         <x:charset val="162"/>
       </x:rPr>
       <x:t xml:space="preserve"> SAÜ Lisansüstü Eğitim Öğretim Yönetmeliği Madde 26 , 27</x:t>
     </x:r>
   </x:si>
   <x:si>
-    <x:r>
-      <x:t xml:space="preserve">Yukarıda adı geçen Yüksek Lisans öğrencisinin ve danışman öğretim üyesi beyanları ve ilgili yönetmelik uyarınca Yüksek Lisans tez savunma jürisi olarak önerilen öğretim üyelerinin adları aşağıda verilmiştir.
+    <x:t>İlgili yönetmelik uyarınca gerekli işlemleri yaptığımı beyan eder, tez teslim işlemimin kabulü ve tez savunma sınavı işlemlerimin başlatılması hususunda bilgilerinizi ve gereğini arz ederim.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>…... / .….. / 20…..    Saat :    …... : ……</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tez yazım kılavuzuna uygun hazırlanmış mı?</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yukarıda kimlik bilgileri bulunan danışmanı olduğum öğrencim yüksek lisans tezini teslim edebilir ve jüri önünde savunabilir. İlgili senato esaslarınca yayın şartını sağladığını beyan ederim. 
+EKLER:
+ Tez Savunulabilirlik ve Orjinallik Beyan Formu 
+ Mezuniyet Yayın Şartı Belgeleri (Fen Bilimleri Enstitüsü, Eğitim Bilimleri Enstitüsü için)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Yukarıda adı geçen Yüksek Lisans öğrencisinin ve danışman öğretim üyesi beyanları ve ilgili yönetmelik uyarınca Yüksek Lisans tez savunma jürisi olarak önerilen öğretim üyelerinin adları aşağıda verilmiştir.
 Bilgilerinizi ve gereğini arz ederim.
-</x:t>
-[...20 lines deleted...]
-      <x:t xml:space="preserve">
+EKLER: 
 1- 00.ENS.FR.08/C Formu 
 2- Önerilen jüri üyelerine ait Yabancı Dil Belgesi *(Tez Türkçe dışında bir dilde yazılmış ise)  
-3-Makale</x:t>
-[...6 lines deleted...]
-    <x:t>…... / .….. / 20…..    Saat :    …... : ……</x:t>
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sınav Tarihi ve Saati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.ENS.FR.08.B</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="11" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="66">
+  <borders count="69">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -708,63 +664,50 @@
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -1158,382 +1101,444 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...5 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...206 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -1552,111 +1557,55 @@
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...10 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp32.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -1668,50 +1617,53 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4807" name="Check Box 711" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4807"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C7120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
@@ -1720,50 +1672,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4808" name="Check Box 712" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4808"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C8120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
@@ -1771,50 +1726,53 @@
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>123825</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>104775</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4820" name="Check Box 724" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4820"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1843,50 +1801,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>123825</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4821" name="Check Box 725" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4821"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -1913,50 +1874,53 @@
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>400050</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1190625</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4841" name="Check Box 745" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4841"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E9120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1985,50 +1949,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1571625</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>2362200</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4842" name="Check Box 746" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4842"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EA120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -2055,50 +2022,53 @@
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>142875</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4843" name="Check Box 747" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4843"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB120000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2127,50 +2097,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>400050</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1190625</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4844" name="Check Box 748" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4844"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -2198,50 +2171,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>1571625</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>942975</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4845" name="Check Box 749" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4845"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000ED120000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -2258,240 +2234,107 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Diğer (…………………………………………….)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>419099</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>40915</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>234375</xdr:rowOff>
+      <xdr:rowOff>243900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Resim 2"/>
+        <xdr:cNvPr id="3" name="Resim 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="504824" y="47625"/>
           <a:ext cx="1050566" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...140 lines deleted...]
-        <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4872" name="Check Box 776" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4872"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -2501,1199 +2344,217 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4873" name="Check Box 777" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4873"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009130000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4874" name="Check Box 778" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4874"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>904875</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1085850</xdr:colOff>
-          <xdr:row>34</xdr:row>
+          <xdr:row>35</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4875" name="Check Box 779" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4875"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor>
-[...992 lines deleted...]
-    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>742950</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4892" name="Check Box 796" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4892"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C130000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -3722,50 +2583,53 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>2143125</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>828675</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4893" name="Check Box 797" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4893"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D130000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
@@ -3793,216 +2657,329 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>866775</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1552575</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4894" name="Check Box 798" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4894"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E130000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="19050">
               <a:solidFill>
                 <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="tr-TR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>  Online</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>76200</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>238125</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4895" name="Check Box 799" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4895"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F130000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>904875</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>1085850</xdr:colOff>
+          <xdr:row>34</xdr:row>
+          <xdr:rowOff>238125</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4896" name="Check Box 800" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4896"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020130000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4131,684 +3108,700 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
-  <x:dimension ref="B1:J37"/>
+  <x:dimension ref="B1:J38"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0">
-      <x:selection activeCell="P21" sqref="P21"/>
+    <x:sheetView tabSelected="1" topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
+      <x:selection activeCell="H40" sqref="H40"/>
     </x:sheetView>
   </x:sheetViews>
-  <x:sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <x:sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <x:cols>
-    <x:col min="1" max="1" width="1.28515625" style="13" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="5" max="5" width="4.28515625" style="13" customWidth="1"/>
+    <x:col min="1" max="1" width="1.28515625" style="11" customWidth="1"/>
+    <x:col min="2" max="2" width="14.28515625" style="11" customWidth="1"/>
+    <x:col min="3" max="3" width="7.140625" style="11" customWidth="1"/>
+    <x:col min="4" max="4" width="2.85546875" style="11" customWidth="1"/>
+    <x:col min="5" max="5" width="4.28515625" style="11" customWidth="1"/>
     <x:col min="6" max="6" width="2.85546875" style="4" customWidth="1"/>
-    <x:col min="7" max="7" width="12.85546875" style="13" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="11" max="16384" width="9.140625" style="13"/>
+    <x:col min="7" max="7" width="12.85546875" style="11" customWidth="1"/>
+    <x:col min="8" max="8" width="38.5703125" style="11" customWidth="1"/>
+    <x:col min="9" max="9" width="17.140625" style="11" customWidth="1"/>
+    <x:col min="10" max="10" width="28.5703125" style="11" customWidth="1"/>
+    <x:col min="11" max="16384" width="9.140625" style="11"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="2:10" ht="22.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <x:c r="B1" s="55"/>
-[...3 lines deleted...]
-      <x:c r="F1" s="73" t="s">
+      <x:c r="B1" s="48"/>
+      <x:c r="C1" s="49"/>
+      <x:c r="D1" s="49"/>
+      <x:c r="E1" s="50"/>
+      <x:c r="F1" s="66" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G1" s="74"/>
-[...2 lines deleted...]
-      <x:c r="J1" s="57" t="s">
+      <x:c r="G1" s="67"/>
+      <x:c r="H1" s="67"/>
+      <x:c r="I1" s="68"/>
+      <x:c r="J1" s="50" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="2:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B2" s="58"/>
-[...3 lines deleted...]
-      <x:c r="F2" s="76" t="s">
+      <x:c r="B2" s="51"/>
+      <x:c r="C2" s="52"/>
+      <x:c r="D2" s="52"/>
+      <x:c r="E2" s="53"/>
+      <x:c r="F2" s="69" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G2" s="77"/>
-[...2 lines deleted...]
-      <x:c r="J2" s="60"/>
+      <x:c r="G2" s="70"/>
+      <x:c r="H2" s="70"/>
+      <x:c r="I2" s="71"/>
+      <x:c r="J2" s="53"/>
     </x:row>
     <x:row r="3" spans="2:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B3" s="58"/>
-[...3 lines deleted...]
-      <x:c r="F3" s="76" t="s">
+      <x:c r="B3" s="51"/>
+      <x:c r="C3" s="52"/>
+      <x:c r="D3" s="52"/>
+      <x:c r="E3" s="53"/>
+      <x:c r="F3" s="69" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="G3" s="77"/>
-[...2 lines deleted...]
-      <x:c r="J3" s="60"/>
+      <x:c r="G3" s="70"/>
+      <x:c r="H3" s="70"/>
+      <x:c r="I3" s="71"/>
+      <x:c r="J3" s="53"/>
     </x:row>
     <x:row r="4" spans="2:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B4" s="61"/>
-[...3 lines deleted...]
-      <x:c r="F4" s="70" t="s">
+      <x:c r="B4" s="54"/>
+      <x:c r="C4" s="55"/>
+      <x:c r="D4" s="55"/>
+      <x:c r="E4" s="56"/>
+      <x:c r="F4" s="63" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="G4" s="71"/>
-[...2 lines deleted...]
-      <x:c r="J4" s="63"/>
+      <x:c r="G4" s="64"/>
+      <x:c r="H4" s="64"/>
+      <x:c r="I4" s="65"/>
+      <x:c r="J4" s="56"/>
     </x:row>
     <x:row r="5" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B5" s="64" t="s">
+      <x:c r="B5" s="57" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="C5" s="65"/>
-[...6 lines deleted...]
-      <x:c r="J5" s="66"/>
+      <x:c r="C5" s="58"/>
+      <x:c r="D5" s="58"/>
+      <x:c r="E5" s="58"/>
+      <x:c r="F5" s="58"/>
+      <x:c r="G5" s="58"/>
+      <x:c r="H5" s="58"/>
+      <x:c r="I5" s="58"/>
+      <x:c r="J5" s="59"/>
     </x:row>
     <x:row r="6" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B6" s="40" t="s">
+      <x:c r="B6" s="33" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="C6" s="41"/>
-[...1 lines deleted...]
-      <x:c r="E6" s="42"/>
+      <x:c r="C6" s="34"/>
+      <x:c r="D6" s="34"/>
+      <x:c r="E6" s="35"/>
       <x:c r="F6" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G6" s="67"/>
-[...2 lines deleted...]
-      <x:c r="J6" s="69"/>
+      <x:c r="G6" s="60"/>
+      <x:c r="H6" s="61"/>
+      <x:c r="I6" s="61"/>
+      <x:c r="J6" s="62"/>
     </x:row>
     <x:row r="7" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B7" s="29" t="s">
+      <x:c r="B7" s="13" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C7" s="36"/>
-[...1 lines deleted...]
-      <x:c r="E7" s="30"/>
+      <x:c r="C7" s="18"/>
+      <x:c r="D7" s="18"/>
+      <x:c r="E7" s="14"/>
       <x:c r="F7" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G7" s="49"/>
-[...2 lines deleted...]
-      <x:c r="J7" s="51"/>
+      <x:c r="G7" s="42"/>
+      <x:c r="H7" s="43"/>
+      <x:c r="I7" s="43"/>
+      <x:c r="J7" s="44"/>
     </x:row>
     <x:row r="8" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B8" s="29" t="s">
+      <x:c r="B8" s="13" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C8" s="36"/>
-[...1 lines deleted...]
-      <x:c r="E8" s="30"/>
+      <x:c r="C8" s="18"/>
+      <x:c r="D8" s="18"/>
+      <x:c r="E8" s="14"/>
       <x:c r="F8" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G8" s="49"/>
-[...2 lines deleted...]
-      <x:c r="J8" s="51"/>
+      <x:c r="G8" s="42"/>
+      <x:c r="H8" s="43"/>
+      <x:c r="I8" s="43"/>
+      <x:c r="J8" s="44"/>
     </x:row>
     <x:row r="9" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B9" s="29" t="s">
+      <x:c r="B9" s="13" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C9" s="36"/>
-[...1 lines deleted...]
-      <x:c r="E9" s="30"/>
+      <x:c r="C9" s="18"/>
+      <x:c r="D9" s="18"/>
+      <x:c r="E9" s="14"/>
       <x:c r="F9" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G9" s="49"/>
-[...2 lines deleted...]
-      <x:c r="J9" s="51"/>
+      <x:c r="G9" s="42"/>
+      <x:c r="H9" s="43"/>
+      <x:c r="I9" s="43"/>
+      <x:c r="J9" s="44"/>
     </x:row>
     <x:row r="10" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B10" s="29" t="s">
+      <x:c r="B10" s="13" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="C10" s="36"/>
-[...1 lines deleted...]
-      <x:c r="E10" s="30"/>
+      <x:c r="C10" s="18"/>
+      <x:c r="D10" s="18"/>
+      <x:c r="E10" s="14"/>
       <x:c r="F10" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G10" s="46" t="s">
-[...4 lines deleted...]
-      <x:c r="J10" s="48"/>
+      <x:c r="G10" s="39" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H10" s="40"/>
+      <x:c r="I10" s="40"/>
+      <x:c r="J10" s="41"/>
     </x:row>
     <x:row r="11" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B11" s="40" t="s">
+      <x:c r="B11" s="33" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="C11" s="41"/>
-[...2 lines deleted...]
-      <x:c r="F11" s="12" t="s">
+      <x:c r="C11" s="34"/>
+      <x:c r="D11" s="34"/>
+      <x:c r="E11" s="35"/>
+      <x:c r="F11" s="10" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G11" s="43"/>
-[...2 lines deleted...]
-      <x:c r="J11" s="45"/>
+      <x:c r="G11" s="36"/>
+      <x:c r="H11" s="37"/>
+      <x:c r="I11" s="37"/>
+      <x:c r="J11" s="38"/>
     </x:row>
     <x:row r="12" spans="2:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B12" s="29" t="s">
-[...4 lines deleted...]
-      <x:c r="E12" s="30"/>
+      <x:c r="B12" s="13" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C12" s="18"/>
+      <x:c r="D12" s="18"/>
+      <x:c r="E12" s="14"/>
       <x:c r="F12" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G12" s="49"/>
-[...2 lines deleted...]
-      <x:c r="J12" s="51"/>
+      <x:c r="G12" s="42"/>
+      <x:c r="H12" s="43"/>
+      <x:c r="I12" s="43"/>
+      <x:c r="J12" s="44"/>
     </x:row>
     <x:row r="13" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B13" s="29" t="s">
-[...4 lines deleted...]
-      <x:c r="E13" s="30"/>
+      <x:c r="B13" s="13" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C13" s="18"/>
+      <x:c r="D13" s="18"/>
+      <x:c r="E13" s="14"/>
       <x:c r="F13" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="G13" s="52" t="s">
-[...4 lines deleted...]
-      <x:c r="J13" s="54"/>
+      <x:c r="G13" s="45" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H13" s="46"/>
+      <x:c r="I13" s="46"/>
+      <x:c r="J13" s="47"/>
     </x:row>
     <x:row r="14" spans="2:10" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B14" s="84" t="s">
-[...9 lines deleted...]
-      <x:c r="J14" s="83"/>
+      <x:c r="B14" s="75" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C14" s="73"/>
+      <x:c r="D14" s="73"/>
+      <x:c r="E14" s="73"/>
+      <x:c r="F14" s="73"/>
+      <x:c r="G14" s="73"/>
+      <x:c r="H14" s="73"/>
+      <x:c r="I14" s="73"/>
+      <x:c r="J14" s="74"/>
     </x:row>
     <x:row r="15" spans="2:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B15" s="20" t="s">
+      <x:c r="B15" s="24" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C15" s="21"/>
-[...8 lines deleted...]
-      <x:c r="J15" s="19"/>
+      <x:c r="C15" s="25"/>
+      <x:c r="D15" s="25"/>
+      <x:c r="E15" s="25"/>
+      <x:c r="F15" s="25"/>
+      <x:c r="G15" s="25"/>
+      <x:c r="H15" s="25"/>
+      <x:c r="I15" s="22" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J15" s="23"/>
     </x:row>
     <x:row r="16" spans="2:10" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B16" s="85" t="s">
-[...9 lines deleted...]
-      <x:c r="J16" s="87"/>
+      <x:c r="B16" s="76" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C16" s="77"/>
+      <x:c r="D16" s="77"/>
+      <x:c r="E16" s="77"/>
+      <x:c r="F16" s="77"/>
+      <x:c r="G16" s="77"/>
+      <x:c r="H16" s="77"/>
+      <x:c r="I16" s="77"/>
+      <x:c r="J16" s="78"/>
     </x:row>
     <x:row r="17" spans="2:10" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B17" s="58" t="s">
+      <x:c r="B17" s="51" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C17" s="59"/>
-[...8 lines deleted...]
-      <x:c r="J17" s="93"/>
+      <x:c r="C17" s="52"/>
+      <x:c r="D17" s="52"/>
+      <x:c r="E17" s="52"/>
+      <x:c r="F17" s="52"/>
+      <x:c r="G17" s="52"/>
+      <x:c r="H17" s="52"/>
+      <x:c r="I17" s="83" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J17" s="84"/>
     </x:row>
     <x:row r="18" spans="2:10" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B18" s="81" t="s">
+      <x:c r="B18" s="72" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C18" s="82"/>
-[...6 lines deleted...]
-      <x:c r="J18" s="83"/>
+      <x:c r="C18" s="73"/>
+      <x:c r="D18" s="73"/>
+      <x:c r="E18" s="73"/>
+      <x:c r="F18" s="73"/>
+      <x:c r="G18" s="73"/>
+      <x:c r="H18" s="73"/>
+      <x:c r="I18" s="73"/>
+      <x:c r="J18" s="74"/>
     </x:row>
     <x:row r="19" spans="2:10" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B19" s="20" t="s">
+      <x:c r="B19" s="24" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C19" s="21"/>
-[...8 lines deleted...]
-      <x:c r="J19" s="19"/>
+      <x:c r="C19" s="25"/>
+      <x:c r="D19" s="25"/>
+      <x:c r="E19" s="25"/>
+      <x:c r="F19" s="25"/>
+      <x:c r="G19" s="25"/>
+      <x:c r="H19" s="25"/>
+      <x:c r="I19" s="22" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J19" s="23"/>
     </x:row>
     <x:row r="20" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B20" s="15" t="s">
-[...9 lines deleted...]
-      <x:c r="J20" s="17"/>
+      <x:c r="B20" s="85" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C20" s="86"/>
+      <x:c r="D20" s="86"/>
+      <x:c r="E20" s="86"/>
+      <x:c r="F20" s="86"/>
+      <x:c r="G20" s="86"/>
+      <x:c r="H20" s="86"/>
+      <x:c r="I20" s="86"/>
+      <x:c r="J20" s="87"/>
     </x:row>
     <x:row r="21" spans="2:10" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B21" s="28" t="s">
+      <x:c r="B21" s="32" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C21" s="26"/>
-[...1 lines deleted...]
-      <x:c r="E21" s="25" t="s">
+      <x:c r="C21" s="30"/>
+      <x:c r="D21" s="30"/>
+      <x:c r="E21" s="29" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="F21" s="26"/>
-[...5 lines deleted...]
-      <x:c r="J21" s="89"/>
+      <x:c r="F21" s="30"/>
+      <x:c r="G21" s="30"/>
+      <x:c r="H21" s="31"/>
+      <x:c r="I21" s="30" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="J21" s="80"/>
     </x:row>
     <x:row r="22" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B22" s="88" t="s">
+      <x:c r="B22" s="79" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="C22" s="24"/>
+      <x:c r="C22" s="28"/>
       <x:c r="D22" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E22" s="22"/>
-[...4 lines deleted...]
-      <x:c r="J22" s="91"/>
+      <x:c r="E22" s="26"/>
+      <x:c r="F22" s="27"/>
+      <x:c r="G22" s="27"/>
+      <x:c r="H22" s="28"/>
+      <x:c r="I22" s="81"/>
+      <x:c r="J22" s="82"/>
     </x:row>
     <x:row r="23" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B23" s="29" t="s">
-[...2 lines deleted...]
-      <x:c r="C23" s="30"/>
+      <x:c r="B23" s="13" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C23" s="14"/>
       <x:c r="D23" s="6" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E23" s="35"/>
-[...4 lines deleted...]
-      <x:c r="J23" s="34"/>
+      <x:c r="E23" s="17"/>
+      <x:c r="F23" s="18"/>
+      <x:c r="G23" s="18"/>
+      <x:c r="H23" s="14"/>
+      <x:c r="I23" s="15"/>
+      <x:c r="J23" s="16"/>
     </x:row>
     <x:row r="24" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B24" s="37" t="s">
+      <x:c r="B24" s="19" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="C24" s="102" t="s">
-        <x:v>33</x:v>
+      <x:c r="C24" s="96" t="s">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D24" s="6">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E24" s="31"/>
-[...4 lines deleted...]
-      <x:c r="J24" s="34"/>
+      <x:c r="E24" s="108"/>
+      <x:c r="F24" s="109"/>
+      <x:c r="G24" s="109"/>
+      <x:c r="H24" s="110"/>
+      <x:c r="I24" s="15"/>
+      <x:c r="J24" s="16"/>
     </x:row>
     <x:row r="25" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B25" s="38"/>
-      <x:c r="C25" s="103"/>
+      <x:c r="B25" s="20"/>
+      <x:c r="C25" s="97"/>
       <x:c r="D25" s="5">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="E25" s="31"/>
-[...4 lines deleted...]
-      <x:c r="J25" s="34"/>
+      <x:c r="E25" s="108"/>
+      <x:c r="F25" s="109"/>
+      <x:c r="G25" s="109"/>
+      <x:c r="H25" s="110"/>
+      <x:c r="I25" s="15"/>
+      <x:c r="J25" s="16"/>
     </x:row>
     <x:row r="26" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B26" s="38"/>
-      <x:c r="C26" s="103"/>
+      <x:c r="B26" s="20"/>
+      <x:c r="C26" s="97"/>
       <x:c r="D26" s="5">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E26" s="31"/>
-[...4 lines deleted...]
-      <x:c r="J26" s="34"/>
+      <x:c r="E26" s="108"/>
+      <x:c r="F26" s="109"/>
+      <x:c r="G26" s="109"/>
+      <x:c r="H26" s="110"/>
+      <x:c r="I26" s="15"/>
+      <x:c r="J26" s="16"/>
     </x:row>
     <x:row r="27" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B27" s="38"/>
-      <x:c r="C27" s="103"/>
+      <x:c r="B27" s="20"/>
+      <x:c r="C27" s="97"/>
       <x:c r="D27" s="5">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="E27" s="31"/>
-[...4 lines deleted...]
-      <x:c r="J27" s="34"/>
+      <x:c r="E27" s="108"/>
+      <x:c r="F27" s="109"/>
+      <x:c r="G27" s="109"/>
+      <x:c r="H27" s="110"/>
+      <x:c r="I27" s="15"/>
+      <x:c r="J27" s="16"/>
     </x:row>
     <x:row r="28" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B28" s="39"/>
-      <x:c r="C28" s="103"/>
+      <x:c r="B28" s="21"/>
+      <x:c r="C28" s="97"/>
       <x:c r="D28" s="5">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="E28" s="31"/>
-[...4 lines deleted...]
-      <x:c r="J28" s="34"/>
+      <x:c r="E28" s="108"/>
+      <x:c r="F28" s="109"/>
+      <x:c r="G28" s="109"/>
+      <x:c r="H28" s="110"/>
+      <x:c r="I28" s="15"/>
+      <x:c r="J28" s="16"/>
     </x:row>
     <x:row r="29" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B29" s="37" t="s">
+      <x:c r="B29" s="19" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C29" s="103"/>
+      <x:c r="C29" s="97"/>
       <x:c r="D29" s="5">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E29" s="31"/>
-[...6 lines deleted...]
-      <x:c r="J29" s="34"/>
+      <x:c r="E29" s="108"/>
+      <x:c r="F29" s="109"/>
+      <x:c r="G29" s="109"/>
+      <x:c r="H29" s="110"/>
+      <x:c r="I29" s="15" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J29" s="16"/>
     </x:row>
     <x:row r="30" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="B30" s="38"/>
-      <x:c r="C30" s="103"/>
+      <x:c r="B30" s="20"/>
+      <x:c r="C30" s="97"/>
       <x:c r="D30" s="5">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="E30" s="31"/>
-[...6 lines deleted...]
-      <x:c r="J30" s="34"/>
+      <x:c r="E30" s="108"/>
+      <x:c r="F30" s="109"/>
+      <x:c r="G30" s="109"/>
+      <x:c r="H30" s="110"/>
+      <x:c r="I30" s="15" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J30" s="16"/>
     </x:row>
     <x:row r="31" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B31" s="105"/>
-      <x:c r="C31" s="104"/>
+      <x:c r="B31" s="99"/>
+      <x:c r="C31" s="98"/>
       <x:c r="D31" s="7">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="E31" s="31"/>
-[...6 lines deleted...]
-      <x:c r="J31" s="34"/>
+      <x:c r="E31" s="111"/>
+      <x:c r="F31" s="112"/>
+      <x:c r="G31" s="112"/>
+      <x:c r="H31" s="113"/>
+      <x:c r="I31" s="15" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="J31" s="16"/>
     </x:row>
     <x:row r="32" spans="2:10" ht="22.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B32" s="95" t="s">
-[...7 lines deleted...]
-      <x:c r="H32" s="97" t="s">
+      <x:c r="B32" s="89" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C32" s="90"/>
+      <x:c r="D32" s="90"/>
+      <x:c r="E32" s="90"/>
+      <x:c r="F32" s="90"/>
+      <x:c r="G32" s="90"/>
+      <x:c r="H32" s="91" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="I32" s="98"/>
-      <x:c r="J32" s="99"/>
+      <x:c r="I32" s="92"/>
+      <x:c r="J32" s="93"/>
     </x:row>
     <x:row r="33" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B33" s="95"/>
-[...10 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="B33" s="89"/>
+      <x:c r="C33" s="90"/>
+      <x:c r="D33" s="90"/>
+      <x:c r="E33" s="90"/>
+      <x:c r="F33" s="90"/>
+      <x:c r="G33" s="90"/>
+      <x:c r="H33" s="94" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I33" s="95"/>
+      <x:c r="J33" s="12" t="s">
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B34" s="95"/>
-[...5 lines deleted...]
-      <x:c r="H34" s="79" t="s">
+      <x:c r="B34" s="89"/>
+      <x:c r="C34" s="90"/>
+      <x:c r="D34" s="90"/>
+      <x:c r="E34" s="90"/>
+      <x:c r="F34" s="90"/>
+      <x:c r="G34" s="90"/>
+      <x:c r="H34" s="104" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="I34" s="80"/>
-[...1 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="I34" s="105"/>
+      <x:c r="J34" s="8" t="s">
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <x:c r="B35" s="95"/>
-[...5 lines deleted...]
-      <x:c r="H35" s="108" t="s">
+      <x:c r="B35" s="89"/>
+      <x:c r="C35" s="90"/>
+      <x:c r="D35" s="90"/>
+      <x:c r="E35" s="90"/>
+      <x:c r="F35" s="90"/>
+      <x:c r="G35" s="90"/>
+      <x:c r="H35" s="106" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I35" s="107"/>
+      <x:c r="J35" s="8" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="2:10" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <x:c r="B36" s="89"/>
+      <x:c r="C36" s="90"/>
+      <x:c r="D36" s="90"/>
+      <x:c r="E36" s="90"/>
+      <x:c r="F36" s="90"/>
+      <x:c r="G36" s="90"/>
+      <x:c r="H36" s="102" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I35" s="109"/>
-[...1 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="I36" s="103"/>
+      <x:c r="J36" s="9" t="s">
+        <x:v>25</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="2:10" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <x:c r="J36" s="107"/>
+    <x:row r="37" spans="2:10" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <x:c r="B37" s="100"/>
+      <x:c r="C37" s="100"/>
+      <x:c r="D37" s="100"/>
+      <x:c r="E37" s="100"/>
+      <x:c r="F37" s="100"/>
+      <x:c r="G37" s="100"/>
+      <x:c r="H37" s="101"/>
+      <x:c r="I37" s="101"/>
+      <x:c r="J37" s="101"/>
     </x:row>
-    <x:row r="37" spans="2:10" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-        <x:v>29</x:v>
+    <x:row r="38" spans="2:10" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <x:c r="B38" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D38" s="88"/>
+      <x:c r="E38" s="88"/>
+      <x:c r="F38" s="88"/>
+      <x:c r="G38" s="88"/>
+      <x:c r="H38" s="88"/>
+      <x:c r="J38" s="3" t="s">
+        <x:v>44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:mergeCells count="68">
-[...1 lines deleted...]
-    <x:mergeCell ref="B32:G35"/>
+  <x:mergeCells count="69">
+    <x:mergeCell ref="E29:H29"/>
+    <x:mergeCell ref="D38:H38"/>
+    <x:mergeCell ref="B32:G36"/>
     <x:mergeCell ref="H32:J32"/>
     <x:mergeCell ref="H33:I33"/>
     <x:mergeCell ref="C24:C31"/>
     <x:mergeCell ref="B29:B31"/>
     <x:mergeCell ref="I31:J31"/>
-    <x:mergeCell ref="E29:G29"/>
-    <x:mergeCell ref="E30:G30"/>
     <x:mergeCell ref="I24:J24"/>
-    <x:mergeCell ref="E31:G31"/>
-[...3 lines deleted...]
-    <x:mergeCell ref="B36:J36"/>
+    <x:mergeCell ref="B37:J37"/>
+    <x:mergeCell ref="H36:I36"/>
+    <x:mergeCell ref="H34:I34"/>
     <x:mergeCell ref="H35:I35"/>
-    <x:mergeCell ref="H34:I34"/>
+    <x:mergeCell ref="E30:H30"/>
+    <x:mergeCell ref="E31:H31"/>
+    <x:mergeCell ref="E25:H25"/>
+    <x:mergeCell ref="E24:H24"/>
     <x:mergeCell ref="B18:J18"/>
     <x:mergeCell ref="B12:E12"/>
     <x:mergeCell ref="G12:J12"/>
     <x:mergeCell ref="I30:J30"/>
     <x:mergeCell ref="I25:J25"/>
     <x:mergeCell ref="I29:J29"/>
     <x:mergeCell ref="B14:J14"/>
     <x:mergeCell ref="B16:J16"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="I15:J15"/>
     <x:mergeCell ref="B15:H15"/>
     <x:mergeCell ref="I21:J21"/>
     <x:mergeCell ref="I22:J22"/>
     <x:mergeCell ref="I17:J17"/>
     <x:mergeCell ref="B17:H17"/>
+    <x:mergeCell ref="B20:J20"/>
     <x:mergeCell ref="B1:E4"/>
     <x:mergeCell ref="B6:E6"/>
     <x:mergeCell ref="B7:E7"/>
     <x:mergeCell ref="B8:E8"/>
     <x:mergeCell ref="B5:J5"/>
     <x:mergeCell ref="G6:J6"/>
     <x:mergeCell ref="G7:J7"/>
     <x:mergeCell ref="J1:J4"/>
     <x:mergeCell ref="F4:I4"/>
     <x:mergeCell ref="F1:I1"/>
     <x:mergeCell ref="F2:I2"/>
     <x:mergeCell ref="F3:I3"/>
     <x:mergeCell ref="G8:J8"/>
     <x:mergeCell ref="B9:E9"/>
     <x:mergeCell ref="B10:E10"/>
     <x:mergeCell ref="B11:E11"/>
     <x:mergeCell ref="B13:E13"/>
     <x:mergeCell ref="G11:J11"/>
     <x:mergeCell ref="G10:J10"/>
     <x:mergeCell ref="G9:J9"/>
     <x:mergeCell ref="G13:J13"/>
+    <x:mergeCell ref="I19:J19"/>
+    <x:mergeCell ref="B19:H19"/>
+    <x:mergeCell ref="E22:H22"/>
+    <x:mergeCell ref="E21:H21"/>
+    <x:mergeCell ref="B21:D21"/>
     <x:mergeCell ref="B23:C23"/>
-    <x:mergeCell ref="E27:G27"/>
-    <x:mergeCell ref="E28:G28"/>
     <x:mergeCell ref="I27:J27"/>
     <x:mergeCell ref="I28:J28"/>
     <x:mergeCell ref="I23:J23"/>
     <x:mergeCell ref="E23:H23"/>
     <x:mergeCell ref="I26:J26"/>
     <x:mergeCell ref="B24:B28"/>
-    <x:mergeCell ref="B20:J20"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="B21:D21"/>
+    <x:mergeCell ref="E26:H26"/>
+    <x:mergeCell ref="E27:H27"/>
+    <x:mergeCell ref="E28:H28"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="1"/>
   <x:pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <x:pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <x:drawing r:id="rId2"/>
   <x:legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <x:controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <x:control shapeId="4807" r:id="rId4" name="Check Box 711">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
@@ -4974,548 +3967,240 @@
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <x:control shapeId="4845" r:id="rId12" name="Check Box 749">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1">
                   <x:from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>1571625</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>66675</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>942975</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>333375</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4862" r:id="rId13" name="Check Box 766">
-[...43 lines deleted...]
-            <x:control shapeId="4872" r:id="rId15" name="Check Box 776">
+            <x:control shapeId="4872" r:id="rId13" name="Check Box 776">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4873" r:id="rId16" name="Check Box 777">
+            <x:control shapeId="4873" r:id="rId14" name="Check Box 777">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>904875</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1085850</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4874" r:id="rId17" name="Check Box 778">
+            <x:control shapeId="4874" r:id="rId15" name="Check Box 778">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1" sizeWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>238125</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4875" r:id="rId16" name="Check Box 779">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1" sizeWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1085850</xdr:colOff>
+                    <xdr:row>35</xdr:row>
+                    <xdr:rowOff>238125</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4892" r:id="rId17" name="Check Box 796">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>952500</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4893" r:id="rId18" name="Check Box 797">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>2143125</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>828675</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4894" r:id="rId19" name="Check Box 798">
+              <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <x:anchor moveWithCells="1">
+                  <x:from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>866775</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </x:from>
+                  <x:to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1552575</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>323850</xdr:rowOff>
+                  </x:to>
+                </x:anchor>
+              </x:controlPr>
+            </x:control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <x:control shapeId="4895" r:id="rId20" name="Check Box 799">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <x:control shapeId="4875" r:id="rId18" name="Check Box 779">
+            <x:control shapeId="4896" r:id="rId21" name="Check Box 800">
               <x:controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <x:anchor moveWithCells="1" sizeWithCells="1">
                   <x:from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>904875</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </x:from>
                   <x:to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1085850</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>238125</xdr:rowOff>
-                  </x:to>
-[...372 lines deleted...]
-                    <xdr:rowOff>323850</xdr:rowOff>
                   </x:to>
                 </x:anchor>
               </x:controlPr>
             </x:control>
           </mc:Choice>
         </mc:AlternateContent>
       </x:controls>
     </mc:Choice>
   </mc:AlternateContent>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>