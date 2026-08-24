--- v0 (2026-01-30)
+++ v1 (2026-08-24)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="21D827E1" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="31"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="609C40D3" w14:textId="3D1156F5" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="31"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>…./….</w:t>
-[...3 lines deleted...]
-        <w:t>/20</w:t>
+        <w:t>…./…./20</w:t>
       </w:r>
       <w:r w:rsidR="00061BEF">
         <w:t>....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656FB69E" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BDAEAF" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7108AE19" w14:textId="77777777" w:rsidR="004C79A0" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -129,56 +129,54 @@
     <w:p w14:paraId="212738B4" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CCF9757" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="47"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EDC0FF" w14:textId="77124F10" w:rsidR="00B5071A" w:rsidRDefault="00061BEF" w:rsidP="009F71B1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="425" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00061BEF">
         <w:t xml:space="preserve">…………….  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00061BEF">
         <w:t>nolu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00061BEF">
         <w:t xml:space="preserve"> ve “………………………………………………………” başlıklı TÜBİTAK projesinin ……</w:t>
       </w:r>
       <w:r w:rsidR="008B7B19">
         <w:t>……..</w:t>
       </w:r>
       <w:r w:rsidRPr="00061BEF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B7B19">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00061BEF">
         <w:t>önem Proje Teşvik İkramiyesinin</w:t>
       </w:r>
       <w:r w:rsidR="008B7B19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00061BEF">
         <w:t>(PTİ) aşağıda belirtilen kişilerin hesaplarına yatırılması ve aşağıda belirtilen vergi diliminden işlem yapılması için gereğini saygılarımla arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B3AABA" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00061BEF">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
@@ -257,2141 +255,2578 @@
               <w:t xml:space="preserve"> - İmza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AAEDFB0" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:ind w:right="851"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BBD6A72" w14:textId="77777777" w:rsidR="00B5071A" w:rsidRDefault="00B5071A" w:rsidP="00B5071A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="567" w:right="851" w:firstLine="567"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D46324E" w14:textId="77777777" w:rsidR="00713571" w:rsidRDefault="00713571" w:rsidP="00462812">
       <w:pPr>
         <w:ind w:right="851"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10631" w:type="dxa"/>
+        <w:tblW w:w="11697" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2410"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1964"/>
+        <w:gridCol w:w="1551"/>
+        <w:gridCol w:w="1551"/>
+        <w:gridCol w:w="3106"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="1128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="449F087C" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="449F087C" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="345"/>
+          <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF822CE" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="4CF822CE" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56B17">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ADI SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="665C2973" w14:textId="28429EC3" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          </w:tcPr>
+          <w:p w14:paraId="691637A9" w14:textId="77777777" w:rsidR="007259BF" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56B17">
+          </w:p>
+          <w:p w14:paraId="6EECDC34" w14:textId="002132D8" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>KURUMU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665C2973" w14:textId="72CAF383" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">T.C. No </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3106" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AF2134" w14:textId="4B80150F" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00C56B17" w:rsidP="00F95CFC">
+          <w:p w14:paraId="78AF2134" w14:textId="4B80150F" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00462812" w:rsidRPr="00C56B17">
+            <w:r w:rsidRPr="00C56B17">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BAN No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7199AE77" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="7199AE77" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56B17">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PTİ Toplamı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC6FEB2" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="2FC6FEB2" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56B17">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vergi Dilimi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0025C910" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00C56B17" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="0025C910" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00C56B17" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56B17">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kişiye Ödenecek Miktar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="735C2786" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="735C2786" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="307"/>
+          <w:trHeight w:val="309"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24155431" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="24155431" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1551" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="614BA72D" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          </w:tcPr>
+          <w:p w14:paraId="1DF79594" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="1551" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E595F36" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="614BA72D" w14:textId="0FC89B39" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="3106" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A669BE" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="2E595F36" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4C3370AB" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A669BE" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00462812">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3370AB" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462812">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C76375F" w14:textId="26335E47" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="6C76375F" w14:textId="26335E47" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462812">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Miktarı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E371CE5" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00462812" w:rsidRDefault="00462812" w:rsidP="00F95CFC">
+          <w:p w14:paraId="0E371CE5" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="00462812" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="484324A2" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="484324A2" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="400"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31653192" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204D6D88" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122B8B7A" w14:textId="3E320743" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34526381046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B928E34" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TR222222222222222222222222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30663449" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF0B4BA" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C52261A" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="368C87D1" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D4D28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="59DDE6F7" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="59DDE6F7" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E12E2C" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFAB466" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B5273A" w14:textId="556FCC3A" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AE9C5B" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B1496C" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5A592D" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="211BDBE2" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CF257C" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="132A179F" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="132A179F" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F27CE1" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62351322" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AD93D6" w14:textId="78E77309" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D5940" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A25C44B" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E83523" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384B228F" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35798D2F" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="42A39D92" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="42A39D92" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D8F68B" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8A037" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E770CC9" w14:textId="292BEABA" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28325024" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3935BE" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF8A80" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6301071F" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397B1A10" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="6FB0D4A2" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="6FB0D4A2" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E0C800" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DB1101" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F65794C" w14:textId="55870BC3" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EB3585" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24711226" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D205B0" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3430E829" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534741B6" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="7908BDD5" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="7908BDD5" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDA2BCE" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3B2B79" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CF7FD6" w14:textId="4728330C" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64681446" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DEB1FA" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055E708E" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1310BBEC" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04061964" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="718F9EEF" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="718F9EEF" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F679089" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50632D81" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2320B0DD" w14:textId="34FFB22D" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382DC0A3" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E440973" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232B719F" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B2A95E" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6518555C" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="6089A1E6" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="6089A1E6" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD121F9" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2986CABD" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B111DB4" w14:textId="07D5A0CF" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAD70D5" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE918B" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B24622" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F394884" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439FB258" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="17DE61F8" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="17DE61F8" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="229"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B14DCC8" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6996760A" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A66B189" w14:textId="331C8E93" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B5962F" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714F5280" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1CF901" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7189629E" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E993DA3" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462812" w:rsidRPr="00462812" w14:paraId="62204B3C" w14:textId="77777777" w:rsidTr="00462812">
+      <w:tr w:rsidR="007259BF" w:rsidRPr="00462812" w14:paraId="62204B3C" w14:textId="77777777" w:rsidTr="007D4D28">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...102 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49613312" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDC544E" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F11A6C" w14:textId="4C3B5944" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8F75C1" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A542C2" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFED78E" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A03C93" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1940B303" w14:textId="77777777" w:rsidR="007259BF" w:rsidRPr="007D4D28" w:rsidRDefault="007259BF" w:rsidP="00F95CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54EAC0ED" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00B5071A" w:rsidRDefault="00462812" w:rsidP="00462812">
       <w:pPr>
         <w:ind w:right="851"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00462812" w:rsidRPr="00B5071A" w:rsidSect="00860799">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="820" w:right="707" w:bottom="426" w:left="709" w:header="0" w:footer="57" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="628E0413" w14:textId="77777777" w:rsidR="001D5CE8" w:rsidRDefault="001D5CE8">
+    <w:p w14:paraId="6FA1DB7B" w14:textId="77777777" w:rsidR="0027494B" w:rsidRDefault="0027494B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9B9A3E" w14:textId="77777777" w:rsidR="001D5CE8" w:rsidRDefault="001D5CE8">
+    <w:p w14:paraId="25567164" w14:textId="77777777" w:rsidR="0027494B" w:rsidRDefault="0027494B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="159AF4CB" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A78CD7F" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TabloKlavuzu"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4109"/>
+      <w:gridCol w:w="1443"/>
+      <w:gridCol w:w="4938"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002D30E1" w14:paraId="1711BD6F" w14:textId="77777777" w:rsidTr="00102E7B">
+      <w:trPr>
+        <w:trHeight w:val="142"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4361" w:type="dxa"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="57703583" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="06C1BB29" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="5135BBD5" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="1573AD1A" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Sayfa 1 / 1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4992" w:type="dxa"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="11C4864E" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3B61193B" w14:textId="79947BA4" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+          <w:pPr>
+            <w:pStyle w:val="AltBilgi"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t>00.BAP.FR.35</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Gl"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:rPr>
+            <w:t/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1E9D0C5D" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1" w:rsidP="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6860723F" w14:textId="77777777" w:rsidR="00882ED4" w:rsidRPr="002D30E1" w:rsidRDefault="00882ED4" w:rsidP="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3934CFB2" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03041185" w14:textId="77777777" w:rsidR="001D5CE8" w:rsidRDefault="001D5CE8">
+    <w:p w14:paraId="04742D53" w14:textId="77777777" w:rsidR="0027494B" w:rsidRDefault="0027494B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D566026" w14:textId="77777777" w:rsidR="001D5CE8" w:rsidRDefault="001D5CE8">
+    <w:p w14:paraId="03BE3720" w14:textId="77777777" w:rsidR="0027494B" w:rsidRDefault="0027494B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40CFBE34" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A47BDEC" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="197F341F" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7CC09526" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+  <w:p w14:paraId="3FFF57DD" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0326BEDB" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+  <w:p w14:paraId="41DA8184" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="00748857" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+  <w:p w14:paraId="76A782AF" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="119F2E9A" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+  <w:p w14:paraId="134D7CB2" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="22CB8EE0" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+  <w:p w14:paraId="1EB57BBA" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F2354E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D7F9866" wp14:editId="430642EB">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00CEBD99" wp14:editId="164C3D8C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1750061</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>35560</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3524250" cy="400050"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Metin Kutusu 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3524250" cy="400050"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="23AAA931" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                        <w:p w14:paraId="31116038" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00F2354E" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="-426"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>T</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F2354E">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.C</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="65297093" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                        <w:p w14:paraId="02A51352" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00F2354E" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="1425"/>
                             </w:tabs>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="-426"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F2354E">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>SAKARYA ÜNİVERSİTESİ</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="01D0A4F4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00550DF0" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                        <w:p w14:paraId="11E2F580" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00550DF0" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1D7F9866" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="00CEBD99" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Metin Kutusu 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:137.8pt;margin-top:2.8pt;width:277.5pt;height:31.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARv22/9QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Shhd2o6WrZZRHS&#10;cpEWPsB1nMbC9pix22T5esZOtlvBG+LFGnvsM3POHG+uRmvYUWHQ4Bq+XJScKSeh1W7f8O/f7l5d&#10;cBaicK0w4FTDH1XgV9uXLzaDr1UFPZhWISMQF+rBN7yP0ddFEWSvrAgL8MpRsgO0ItIW90WLYiB0&#10;a4qqLN8UA2DrEaQKgU5vpyTfZvyuUzJ+6bqgIjMNp95iXjGvu7QW242o9yh8r+XchviHLqzQjoqe&#10;oG5FFOyA+i8oqyVCgC4uJNgCuk5LlTkQm2X5B5uHXniVuZA4wZ9kCv8PVn4+PvivyOL4DkYaYCYR&#10;/D3IH4E5uOmF26trRBh6JVoqvEySFYMP9fw0SR3qkEB2wydoacjiECEDjR3apArxZIROA3g8ia7G&#10;yCQdvl5Xq2pNKUm5VVmWFKcSon567THEDwosS0HDkYaa0cXxPsTp6tOVVMzBnTYmD9Y4NjT8cl2t&#10;84OzjNWRfGe0bfgF1SxnJySS712bH0ehzRRTL8bNrBPRiXIcdyNdTOx30D4Sf4TJX/QfKOgBf3E2&#10;kLcaHn4eBCrOzEdHGl4uV6tkxrxZrd9WtMHzzO48I5wkqIZHzqbwJmYDT1yvSetOZxmeO5l7Jc9k&#10;IWd/J1Oe7/Ot51+4/Q0AAP//AwBQSwMEFAAGAAgAAAAhACG9ql7cAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09PwzAMxe9IfIfISNxYwmCllLoTAnEFMf5I3LLGaysap2qytXx7vBOcbOs9Pf9e&#10;uZ59rw40xi4wwuXCgCKug+u4QXh/e7rIQcVk2dk+MCH8UIR1dXpS2sKFiV/psEmNkhCOhUVoUxoK&#10;rWPdkrdxEQZi0XZh9DbJOTbajXaScN/rpTGZ9rZj+dDagR5aqr83e4/w8bz7+rw2L82jXw1TmI1m&#10;f6sRz8/m+ztQieb0Z4YjvqBDJUzbsGcXVY+wvFllYkU4DtHzKyPLFiHLM9BVqf8XqH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAEb9tv/UBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIb2qXtwAAAAIAQAADwAAAAAAAAAAAAAAAABPBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Metin Kutusu 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:137.8pt;margin-top:2.8pt;width:277.5pt;height:31.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLGVsYDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lDS7eo7jQ2hhAb&#10;IA1+gOs4jYXtM7bTpPv1nJ2uq+AN8WKdfXff3ffdeX01Gk320gcFltH5rKREWgGNsjtGf3y/e3NB&#10;SYjcNlyDlYweZKBXm9ev1oOrZQUd6EZ6giA21INjtIvR1UURRCcNDzNw0qKzBW94xKvfFY3nA6Ib&#10;XVRl+a4YwDfOg5Ah4Ovt5KSbjN+2UsSvbRtkJJpR7C3m0+dzm85is+b1znPXKXFsg/9DF4Yri0VP&#10;ULc8ctJ79ReUUcJDgDbOBJgC2lYJmTkgm3n5B5vHjjuZuaA4wZ1kCv8PVnzZf/NENYyuKLHc4Ige&#10;ZFSWfO5jH3qySgoNLtQY+OgwNI7vYcRJZ7bB3YP4GYiFm47bnbz2HoZO8gY7nKfM4ix1wgkJZDs8&#10;QIOleB8hA42tN0k+FIQgOk7qcJqOHCMR+Ph2WS2qJboE+hZlWaKdSvD6Odv5ED9KMCQZjHqcfkbn&#10;+/sQp9DnkFTMwp3SGt95rS0ZGL1cVsuccOYxKuKCamUYvcCa5XFlEskPtsnJkSs92diLtkfWiehE&#10;OY7bEQOTFFtoDsjfw7SI+HHQ6MA/UTLgEjIafvXcS0r0J4saXs4Xi7S1+bJYriq8+HPP9tzDrUAo&#10;RiMlk3kT86ZPXK9R61ZlGV46OfaKy5WFPH6EtL3n9xz18l03vwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACG9ql7cAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYwmCllLoTAnEF&#10;Mf5I3LLGaysap2qytXx7vBOcbOs9Pf9euZ59rw40xi4wwuXCgCKug+u4QXh/e7rIQcVk2dk+MCH8&#10;UIR1dXpS2sKFiV/psEmNkhCOhUVoUxoKrWPdkrdxEQZi0XZh9DbJOTbajXaScN/rpTGZ9rZj+dDa&#10;gR5aqr83e4/w8bz7+rw2L82jXw1TmI1mf6sRz8/m+ztQieb0Z4YjvqBDJUzbsGcXVY+wvFllYkU4&#10;DtHzKyPLFiHLM9BVqf8XqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyxlbGA0CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIb2qXtwA&#10;AAAIAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="23AAA931" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                  <w:p w14:paraId="31116038" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00F2354E" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:ind w:left="-426"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>T</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F2354E">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.C</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="65297093" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                  <w:p w14:paraId="02A51352" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00F2354E" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="1425"/>
                       </w:tabs>
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:ind w:left="-426"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F2354E">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>SAKARYA ÜNİVERSİTESİ</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="01D0A4F4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00550DF0" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+                  <w:p w14:paraId="11E2F580" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00550DF0" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5811"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009A2218" w:rsidRPr="00D37D64" w14:paraId="204FAC5A" w14:textId="77777777" w:rsidTr="00A07DE4">
+    <w:tr w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w14:paraId="2DEDA871" w14:textId="77777777" w:rsidTr="00F0378A">
       <w:trPr>
         <w:trHeight w:val="561"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="7634F248" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="335857DA" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="683FAE70" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="5F2F1265" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6E13E94F" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="2BE1A27B" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0CEA67C0" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="0A2310D8" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="179AE188" w14:textId="77777777" w:rsidR="009A2218" w:rsidRPr="00D37D64" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="7E49DEDE" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6241FE3F" wp14:editId="18C39EAA">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05E1E8B9" wp14:editId="46A9BD69">
                 <wp:extent cx="1365885" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:docPr id="64219564" name="Resim 64219564"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="10" name="Resim 5"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -2406,382 +2841,197 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3851" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2BCADB66" w14:textId="271B2C9D" w:rsidR="009A2218" w:rsidRPr="00C95C64" w:rsidRDefault="009A2218" w:rsidP="009A2218">
+        <w:p w14:paraId="72F7F7E3" w14:textId="76EEF7D5" w:rsidR="00C04EB3" w:rsidRPr="00C95C64" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C95C64">
-[...78 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="005E0769" w:rsidRPr="00D37D64" w14:paraId="681EEC2D" w14:textId="77777777" w:rsidTr="00A07DE4">
+    <w:tr w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w14:paraId="68E242F8" w14:textId="77777777" w:rsidTr="00F0378A">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="2B93B96F" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+        <w:p w14:paraId="1163BCF6" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2770" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5D3DAEC4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+        <w:p w14:paraId="3A54EEE7" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E4819">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNATÖRLÜĞÜ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="22666E12" w14:textId="78A97149" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="00061BEF" w:rsidP="005E0769">
+        <w:p w14:paraId="675DDCF9" w14:textId="77777777" w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>PTİ İŞLEM</w:t>
           </w:r>
-          <w:r w:rsidR="00B5071A" w:rsidRPr="00B5071A">
+          <w:r w:rsidRPr="00B5071A">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve"> TALEP </w:t>
           </w:r>
-          <w:r w:rsidR="00B5071A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1081" w:type="pct"/>
           <w:noWrap/>
         </w:tcPr>
-        <w:p w14:paraId="4E996C59" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F81F60" w:rsidRDefault="005E0769" w:rsidP="005E0769">
-[...11 lines deleted...]
-        <w:p w14:paraId="6EDE7AEE" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="005E0769" w:rsidP="005E0769">
+        <w:p w14:paraId="073DCCB0" w14:textId="48A6A4A2" w:rsidR="00C04EB3" w:rsidRPr="00D37D64" w:rsidRDefault="00C04EB3" w:rsidP="00C04EB3">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D37D64">
-[...100 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="055773F6" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769"/>
-  <w:p w14:paraId="07085047" w14:textId="77777777" w:rsidR="00C53771" w:rsidRPr="005E0769" w:rsidRDefault="00C53771" w:rsidP="005E0769">
+  <w:p w14:paraId="07085047" w14:textId="77777777" w:rsidR="00C53771" w:rsidRPr="00C04EB3" w:rsidRDefault="00C53771" w:rsidP="00C04EB3">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AB3E188" w14:textId="77777777" w:rsidR="002D30E1" w:rsidRDefault="002D30E1">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498F296F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630408D0"/>
     <w:lvl w:ilvl="0" w:tplc="6898F682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3030,129 +3280,133 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1266572309">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2037806659">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1480614519">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE1405"/>
     <w:rsid w:val="0001789F"/>
     <w:rsid w:val="000226D6"/>
     <w:rsid w:val="000240F7"/>
     <w:rsid w:val="00042443"/>
     <w:rsid w:val="000529E2"/>
     <w:rsid w:val="00061BEF"/>
     <w:rsid w:val="0006215A"/>
     <w:rsid w:val="00070FE0"/>
     <w:rsid w:val="0008778E"/>
     <w:rsid w:val="000947FD"/>
     <w:rsid w:val="000973F5"/>
     <w:rsid w:val="000A0A9B"/>
     <w:rsid w:val="000A32C5"/>
     <w:rsid w:val="000B19D9"/>
     <w:rsid w:val="000B6778"/>
     <w:rsid w:val="000D51A8"/>
     <w:rsid w:val="000F05F2"/>
     <w:rsid w:val="00121377"/>
     <w:rsid w:val="00142CC3"/>
     <w:rsid w:val="00153252"/>
+    <w:rsid w:val="001678BA"/>
     <w:rsid w:val="001812E1"/>
     <w:rsid w:val="001A0919"/>
     <w:rsid w:val="001D4F34"/>
     <w:rsid w:val="001D5CE8"/>
     <w:rsid w:val="001D7F2F"/>
     <w:rsid w:val="001E459C"/>
     <w:rsid w:val="001E5476"/>
     <w:rsid w:val="001F2B17"/>
     <w:rsid w:val="00202784"/>
     <w:rsid w:val="00205DB8"/>
     <w:rsid w:val="00207A3B"/>
     <w:rsid w:val="0024508E"/>
+    <w:rsid w:val="00254E39"/>
     <w:rsid w:val="002733A4"/>
+    <w:rsid w:val="0027494B"/>
     <w:rsid w:val="00275AD3"/>
     <w:rsid w:val="00281CA3"/>
     <w:rsid w:val="002B077C"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C2EE0"/>
+    <w:rsid w:val="002D30E1"/>
     <w:rsid w:val="00304AFE"/>
     <w:rsid w:val="00306370"/>
     <w:rsid w:val="00307362"/>
     <w:rsid w:val="0032172D"/>
     <w:rsid w:val="003372A5"/>
     <w:rsid w:val="00343FA9"/>
     <w:rsid w:val="00345C55"/>
     <w:rsid w:val="0034614B"/>
     <w:rsid w:val="00347933"/>
     <w:rsid w:val="00356292"/>
     <w:rsid w:val="00377BD5"/>
     <w:rsid w:val="00381825"/>
     <w:rsid w:val="0039052F"/>
     <w:rsid w:val="00392C28"/>
     <w:rsid w:val="003A1BB9"/>
     <w:rsid w:val="003A2A11"/>
     <w:rsid w:val="003B563F"/>
     <w:rsid w:val="003D1710"/>
     <w:rsid w:val="003D749D"/>
     <w:rsid w:val="003E325B"/>
     <w:rsid w:val="003E657B"/>
     <w:rsid w:val="00411833"/>
     <w:rsid w:val="00413FAE"/>
     <w:rsid w:val="00420D7C"/>
     <w:rsid w:val="00424115"/>
@@ -3179,76 +3433,81 @@
     <w:rsid w:val="0058002A"/>
     <w:rsid w:val="00586947"/>
     <w:rsid w:val="005E0769"/>
     <w:rsid w:val="005E5063"/>
     <w:rsid w:val="00602A88"/>
     <w:rsid w:val="00610358"/>
     <w:rsid w:val="00635025"/>
     <w:rsid w:val="0064243D"/>
     <w:rsid w:val="0064244A"/>
     <w:rsid w:val="0068193A"/>
     <w:rsid w:val="00682729"/>
     <w:rsid w:val="006919C7"/>
     <w:rsid w:val="006A4B87"/>
     <w:rsid w:val="006A78D5"/>
     <w:rsid w:val="006B0D55"/>
     <w:rsid w:val="006E014D"/>
     <w:rsid w:val="006F5D24"/>
     <w:rsid w:val="006F63DD"/>
     <w:rsid w:val="00703B5E"/>
     <w:rsid w:val="00706B90"/>
     <w:rsid w:val="00707F4A"/>
     <w:rsid w:val="00713571"/>
     <w:rsid w:val="00714B7E"/>
     <w:rsid w:val="00715063"/>
     <w:rsid w:val="0071550F"/>
+    <w:rsid w:val="007259BF"/>
     <w:rsid w:val="00726D05"/>
     <w:rsid w:val="0073474A"/>
     <w:rsid w:val="0075050C"/>
     <w:rsid w:val="007513B0"/>
     <w:rsid w:val="0076030F"/>
     <w:rsid w:val="00761D79"/>
     <w:rsid w:val="00774F16"/>
     <w:rsid w:val="0078419F"/>
     <w:rsid w:val="00791199"/>
     <w:rsid w:val="007C313E"/>
     <w:rsid w:val="007C6A0C"/>
+    <w:rsid w:val="007D3B25"/>
+    <w:rsid w:val="007D4D28"/>
     <w:rsid w:val="007E6408"/>
     <w:rsid w:val="007F0006"/>
     <w:rsid w:val="00815E5C"/>
     <w:rsid w:val="00822756"/>
     <w:rsid w:val="008327E4"/>
     <w:rsid w:val="00840FBD"/>
     <w:rsid w:val="00842195"/>
     <w:rsid w:val="00857250"/>
     <w:rsid w:val="00857954"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860C7E"/>
     <w:rsid w:val="0087271C"/>
     <w:rsid w:val="00880735"/>
+    <w:rsid w:val="00882ED4"/>
     <w:rsid w:val="00897C3A"/>
     <w:rsid w:val="008B7B19"/>
+    <w:rsid w:val="008C12FA"/>
     <w:rsid w:val="008C29A5"/>
     <w:rsid w:val="008D6641"/>
     <w:rsid w:val="008E2BFA"/>
     <w:rsid w:val="008E5DAB"/>
     <w:rsid w:val="00916FF7"/>
     <w:rsid w:val="00924457"/>
     <w:rsid w:val="00926B3D"/>
     <w:rsid w:val="00961DB3"/>
     <w:rsid w:val="009728E8"/>
     <w:rsid w:val="00982F44"/>
     <w:rsid w:val="0098338D"/>
     <w:rsid w:val="00993E2B"/>
     <w:rsid w:val="009971E5"/>
     <w:rsid w:val="009A2218"/>
     <w:rsid w:val="009B2D58"/>
     <w:rsid w:val="009C15B6"/>
     <w:rsid w:val="009C4727"/>
     <w:rsid w:val="009D4348"/>
     <w:rsid w:val="009D5535"/>
     <w:rsid w:val="009F71B1"/>
     <w:rsid w:val="00A05FB7"/>
     <w:rsid w:val="00A101D1"/>
     <w:rsid w:val="00A11AA9"/>
     <w:rsid w:val="00A15E0A"/>
     <w:rsid w:val="00A4409D"/>
@@ -3257,155 +3516,159 @@
     <w:rsid w:val="00A60F86"/>
     <w:rsid w:val="00A66620"/>
     <w:rsid w:val="00A743A1"/>
     <w:rsid w:val="00A81794"/>
     <w:rsid w:val="00A94B90"/>
     <w:rsid w:val="00A96E5A"/>
     <w:rsid w:val="00AA0571"/>
     <w:rsid w:val="00AA26C6"/>
     <w:rsid w:val="00AC72F1"/>
     <w:rsid w:val="00AC772C"/>
     <w:rsid w:val="00AE10A6"/>
     <w:rsid w:val="00AE1414"/>
     <w:rsid w:val="00AF6729"/>
     <w:rsid w:val="00B0447D"/>
     <w:rsid w:val="00B06DEB"/>
     <w:rsid w:val="00B2516D"/>
     <w:rsid w:val="00B33376"/>
     <w:rsid w:val="00B35379"/>
     <w:rsid w:val="00B46A1A"/>
     <w:rsid w:val="00B5071A"/>
     <w:rsid w:val="00B96933"/>
     <w:rsid w:val="00BD1C9D"/>
     <w:rsid w:val="00C01D80"/>
     <w:rsid w:val="00C01E7A"/>
     <w:rsid w:val="00C01F39"/>
+    <w:rsid w:val="00C04EB3"/>
     <w:rsid w:val="00C06755"/>
     <w:rsid w:val="00C16301"/>
     <w:rsid w:val="00C27A77"/>
     <w:rsid w:val="00C3481D"/>
     <w:rsid w:val="00C40973"/>
     <w:rsid w:val="00C45F21"/>
     <w:rsid w:val="00C52136"/>
     <w:rsid w:val="00C53771"/>
     <w:rsid w:val="00C56B17"/>
     <w:rsid w:val="00C95C64"/>
     <w:rsid w:val="00CA25BF"/>
+    <w:rsid w:val="00CC1056"/>
     <w:rsid w:val="00CD2800"/>
     <w:rsid w:val="00CE1405"/>
     <w:rsid w:val="00CE4422"/>
     <w:rsid w:val="00CF4B22"/>
     <w:rsid w:val="00D031E0"/>
     <w:rsid w:val="00D115E5"/>
     <w:rsid w:val="00D21C2A"/>
     <w:rsid w:val="00D27FC8"/>
     <w:rsid w:val="00D37D64"/>
     <w:rsid w:val="00D42280"/>
     <w:rsid w:val="00D52085"/>
     <w:rsid w:val="00D54957"/>
     <w:rsid w:val="00D63C65"/>
     <w:rsid w:val="00D657D0"/>
     <w:rsid w:val="00D70629"/>
     <w:rsid w:val="00D85353"/>
     <w:rsid w:val="00D931CB"/>
     <w:rsid w:val="00DB619B"/>
     <w:rsid w:val="00DC5294"/>
     <w:rsid w:val="00DD7947"/>
     <w:rsid w:val="00DE074D"/>
     <w:rsid w:val="00DE733C"/>
     <w:rsid w:val="00E0759F"/>
     <w:rsid w:val="00E20A5D"/>
     <w:rsid w:val="00E2391D"/>
     <w:rsid w:val="00E2462E"/>
     <w:rsid w:val="00E24B4E"/>
     <w:rsid w:val="00E53CF7"/>
     <w:rsid w:val="00E641D8"/>
     <w:rsid w:val="00E6557A"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E77353"/>
     <w:rsid w:val="00E9085A"/>
     <w:rsid w:val="00E92ADA"/>
     <w:rsid w:val="00E9755D"/>
     <w:rsid w:val="00EA1C75"/>
     <w:rsid w:val="00EA49FF"/>
     <w:rsid w:val="00ED2A45"/>
     <w:rsid w:val="00ED3E3C"/>
+    <w:rsid w:val="00EF51EC"/>
     <w:rsid w:val="00F00854"/>
     <w:rsid w:val="00F01600"/>
     <w:rsid w:val="00F07C82"/>
     <w:rsid w:val="00F10AD4"/>
     <w:rsid w:val="00F2091E"/>
     <w:rsid w:val="00F2354E"/>
     <w:rsid w:val="00F41B98"/>
     <w:rsid w:val="00F50457"/>
     <w:rsid w:val="00F51576"/>
     <w:rsid w:val="00F64751"/>
     <w:rsid w:val="00F67171"/>
     <w:rsid w:val="00F72A14"/>
     <w:rsid w:val="00F81F60"/>
     <w:rsid w:val="00F92940"/>
     <w:rsid w:val="00F96CFF"/>
     <w:rsid w:val="00FA0879"/>
     <w:rsid w:val="00FA0D19"/>
     <w:rsid w:val="00FA225D"/>
     <w:rsid w:val="00FA2926"/>
     <w:rsid w:val="00FA45A2"/>
     <w:rsid w:val="00FB501C"/>
     <w:rsid w:val="00FC4C3A"/>
     <w:rsid w:val="00FD5E59"/>
+    <w:rsid w:val="00FE667D"/>
     <w:rsid w:val="00FF5498"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F7A8EA8"/>
   <w15:docId w15:val="{2409B287-8D55-48FC-83D4-D0C20BD9E2A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3526,51 +3789,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4020,51 +4283,50 @@
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F10AD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F10AD4"/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
-    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E77353"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabloKlavuzu1">
     <w:name w:val="Tablo Kılavuzu1"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:next w:val="TabloKlavuzu"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007513B0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4209,51 +4471,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
     <w:name w:val="Gövde Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="GvdeMetni"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B5071A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="167602833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="759760484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4296,54 +4558,54 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1660310443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4566,78 +4828,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>78</Words>
-  <Characters>550</Characters>
+  <Words>96</Words>
+  <Characters>551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAKARYA UNIVERSITESI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>601</CharactersWithSpaces>
+  <CharactersWithSpaces>646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ca3ce785-38ea-4002-89d4-d94934f7b5bd</vt:lpwstr>
   </property>