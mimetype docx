--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -1,1027 +1,939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="549E17AB" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0098072C">
+    <w:p w14:paraId="3499FB51" w14:textId="20958731" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00515FA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…….</w:t>
+        <w:t>..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00515FA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>./……../20……</w:t>
+        <w:t>..</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00515FA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00515FA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00515FA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>./20…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124B2048" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67221311" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Bilimsel Araştırma Projeleri Koordinatörlüğü’ne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEA81B5" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0098072C">
+    <w:p w14:paraId="214253C3" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070EB1A1" w14:textId="14C95DC9" w:rsidR="00CE3ABF" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="000F5B7A">
+    <w:p w14:paraId="0894187D" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00515FA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aşağıda proje numarası ve proje adı yazılı olan çalışma kapsamında</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515FA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>harcama talebimin gerçekleşebilmesi için gerekli işlemlerin yapılmasını arz ederim.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="right"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00565691" w14:paraId="6869DC5A" w14:textId="77777777" w:rsidTr="00565691">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70923E44" w14:textId="77777777" w:rsidR="00565691" w:rsidRPr="00565691" w:rsidRDefault="00565691" w:rsidP="00565691">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565691">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proje Yürütücüsü</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356BA2E7" w14:textId="77777777" w:rsidR="00565691" w:rsidRPr="00565691" w:rsidRDefault="00565691" w:rsidP="00565691">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="6372"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D55367B" w14:textId="77777777" w:rsidR="00565691" w:rsidRPr="00565691" w:rsidRDefault="00565691" w:rsidP="00565691">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565691">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unvanı, Adı, Soyadı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5DB808" w14:textId="49180039" w:rsidR="00565691" w:rsidRDefault="00565691" w:rsidP="00565691">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565691">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İmzası</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565691">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="347C332D" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00515FA0">
-[...21 lines deleted...]
-        <w:t>harcama talebimin gerçekleşebilmesi için gerekli işlemlerin yapılmasını arz ederim.</w:t>
+    </w:p>
+    <w:p w14:paraId="423F5B8A" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6458D">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>*BAP projeleri için SABİS BAP modülünden yüklenecek Harcama Talep Formu ıslak imzalı olarak yüklenmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C12A8E" w14:textId="77777777" w:rsidR="00CE3ABF" w:rsidRPr="00515FA0" w:rsidRDefault="00CE3ABF" w:rsidP="0098072C">
-[...144 lines deleted...]
-    <w:p w14:paraId="2E0F4895" w14:textId="77777777" w:rsidR="0098072C" w:rsidRDefault="0098072C" w:rsidP="0098072C">
+    <w:p w14:paraId="13A785D1" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="262626"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6051B3" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0098072C">
-      <w:pPr>
+    <w:p w14:paraId="1CC55DBF" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="009152BC" w:rsidRDefault="00E6458D" w:rsidP="00AA1E88">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="709" w:right="709" w:firstLine="11"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00515FA0">
+      <w:r w:rsidRPr="009152BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Proje Yürütücüsü ve Proje Bilgileri: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3041"/>
         <w:gridCol w:w="3321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="61A2CDE2" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="5FA4177B" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="299"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592B0423" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="5AAA326A" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proje No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624A90D3" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="4E5CF808" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="50E14222" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="0A4A3F53" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="217"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC15222" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="3525BBF3" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proje Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C78C5EF" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="03A83332" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="004E24AA" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="66C0B770" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="23BA0B74" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="6A6792AF" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="571"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB2EAEA" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="5D6BFB63" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proje Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26EB160F" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="1297F390" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="119B2BD0" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="303EE6CD" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="337"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="335617FD" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="22732655" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Başlama / Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E31D41" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="36924DCA" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE60003" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="25BF2017" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="60B732A0" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="07AE5A0E" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EC914C" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="78291525" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Birimi (Fak. - YO – MYO vb.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768ED611" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="5B1D2201" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="3AF8BF24" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="3F35306A" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1E060E" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="46C18ED2" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAÜ IP Telefon No / Cep No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDB306F" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="0A90EFED" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2085"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDDFB27" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="7550FE35" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2085"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098072C" w:rsidRPr="00515FA0" w14:paraId="05526C6B" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="5973E3CF" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="328"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C995DA" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="768F2168" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515FA0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail – Alternatif E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1786BADE" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="6C0176E2" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BB9511" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0099361B">
+          <w:p w14:paraId="0F3AAFB8" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46160409" w14:textId="77777777" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0098072C">
+    <w:p w14:paraId="4DF75E5B" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="009152BC" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A5ABD4" w14:textId="618E7AE5" w:rsidR="0098072C" w:rsidRPr="00515FA0" w:rsidRDefault="0098072C" w:rsidP="0098072C">
-      <w:pPr>
+    <w:p w14:paraId="25EBA0F4" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="009152BC" w:rsidRDefault="00E6458D" w:rsidP="00AA1E88">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="709" w:right="709" w:firstLine="11"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00515FA0">
+      <w:r w:rsidRPr="009152BC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Talep Türü: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w14:paraId="3F428902" w14:textId="77777777" w:rsidTr="00172837">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="60DCF4D2" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="258"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB452D2" w14:textId="41198D0B" w:rsidR="000F5B7A" w:rsidRPr="00960175" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="5B8A6696" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172837">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bütçe Kodu </w:t>
-[...135 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Bütçe Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DA0D71" w14:textId="41B8A63E" w:rsidR="00D533BE" w:rsidRPr="00515FA0" w:rsidRDefault="00D533BE" w:rsidP="0099361B">
+          <w:p w14:paraId="678E804D" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172837" w:rsidRPr="00515FA0" w14:paraId="011F4C23" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="56F1F445" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E66FFB6" w14:textId="250EB305" w:rsidR="00172837" w:rsidRPr="00960175" w:rsidRDefault="00172837" w:rsidP="000F5B7A">
+          <w:p w14:paraId="17A8F6E1" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Satınalma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Giderleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E73EE7C" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="4813E05E" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B4EB356" wp14:editId="0542BBFE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0046578F" wp14:editId="2599CB1D">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="1" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1038,51 +950,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C32B944" wp14:editId="70FA562B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1811D9ED" wp14:editId="7FE21869">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="2" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1099,179 +1011,190 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EC8A230" wp14:editId="0202DAF1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FCF60A5" wp14:editId="71BB4E04">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="3" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="206C9866" w14:textId="6090BA7A" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="3D934CB1" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              Sarf                          Makine-Teçhizat-Demirbaş                         Hizmet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w14:paraId="71C213B1" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="36DD4E58" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="521"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77374FE8" w14:textId="57CFAEBF" w:rsidR="000F5B7A" w:rsidRPr="00960175" w:rsidRDefault="000F5B7A" w:rsidP="000F5B7A">
+          <w:p w14:paraId="1B34F055" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2. Seyahat   (Kongre)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk221543045"/>
+            <w:r w:rsidRPr="00741446">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kongre/Sempozyum Katılımına Yönelik Giderler</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B13A52" w14:textId="77777777" w:rsidR="000F5B7A" w:rsidRDefault="00D533BE" w:rsidP="000F5B7A">
+          <w:p w14:paraId="58F4AA9E" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B9BD3B" wp14:editId="159D642B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39ACD282" wp14:editId="3614A429">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="831660862" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1288,179 +1211,188 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DDDF136" wp14:editId="467BAB57">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EA980E" wp14:editId="52D81EC9">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="134103100" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20016D12" w14:textId="03A56E84" w:rsidR="00127CE5" w:rsidRPr="00515FA0" w:rsidRDefault="00127CE5" w:rsidP="000F5B7A">
+          <w:p w14:paraId="3D426303" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">            Yurtiçi                                    Yurtdışı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w14:paraId="1667CCBE" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="4F62765E" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="313"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F067C2B" w14:textId="5C46D3DA" w:rsidR="000F5B7A" w:rsidRPr="00960175" w:rsidRDefault="000F5B7A" w:rsidP="000F5B7A">
+          <w:p w14:paraId="63136128" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3. Alan- Saha Araştırması</w:t>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Saha Çalışması Seyahat Giderleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F50C0F0" w14:textId="77777777" w:rsidR="00127CE5" w:rsidRDefault="00127CE5" w:rsidP="00127CE5">
+          <w:p w14:paraId="7983178A" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DC5D8ED" wp14:editId="1A1FBDF6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4821ECB8" wp14:editId="588337AB">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="130075376" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1477,380 +1409,407 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EC7533E" wp14:editId="4FD1594C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CFB7962" wp14:editId="166C6B69">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="1192067138" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D64D7E" w14:textId="78068915" w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w:rsidRDefault="00127CE5" w:rsidP="00127CE5">
+          <w:p w14:paraId="352B0B6F" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">            Yurtiçi                                    Yurtdışı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w14:paraId="3BDDD0AE" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="7BDC6671" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="313"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB1BB60" w14:textId="3DBF9628" w:rsidR="000F5B7A" w:rsidRPr="00960175" w:rsidRDefault="000F5B7A" w:rsidP="000F5B7A">
+          <w:p w14:paraId="0F63D436" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4. Bursiyer</w:t>
+              <w:t>4. Bur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s Giderleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206E2067" w14:textId="02CE3BA5" w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w:rsidRDefault="00172837" w:rsidP="000F5B7A">
+          <w:p w14:paraId="03D0C9DA" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD2EB67" wp14:editId="029DACAF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58616792" wp14:editId="2BCF305F">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="5" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w14:paraId="4085EEE5" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="20280556" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="313"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5FDFFB" w14:textId="559CDB4C" w:rsidR="000F5B7A" w:rsidRPr="00960175" w:rsidRDefault="000F5B7A" w:rsidP="000F5B7A">
+          <w:p w14:paraId="5152EA5F" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. Proje Teşvik İkramiyesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68207719" w14:textId="4448D04E" w:rsidR="000F5B7A" w:rsidRPr="00515FA0" w:rsidRDefault="00172837" w:rsidP="000F5B7A">
+          <w:p w14:paraId="74F618F2" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="386C0C9D" wp14:editId="242CB96E">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="467F684E" wp14:editId="20D1503B">
+                  <wp:extent cx="241886" cy="200978"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
                   <wp:docPr id="6" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="253480" cy="205620"/>
+                            <a:ext cx="266727" cy="221618"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172837" w:rsidRPr="00515FA0" w14:paraId="12077193" w14:textId="77777777" w:rsidTr="00172837">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="504E3902" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="699"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607BF58D" w14:textId="482FA20C" w:rsidR="00172837" w:rsidRPr="00960175" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="3A616CD0" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960175">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6. Avans Talebi (Ön Ödeme)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022E2E21" w14:textId="6EB39BDF" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="469846B9" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E0FE37C" wp14:editId="3296E0CB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18FF9D62" wp14:editId="21458A0D">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="142137822" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1867,51 +1826,51 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="613A8FEE" wp14:editId="1EB0828B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03CDD936" wp14:editId="0B12A0D9">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="699283238" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -1928,372 +1887,372 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="748CC33E" wp14:editId="572B1CEE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64B14918" wp14:editId="004E1AA1">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="330800674" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04732624" w14:textId="5B40B1EA" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="5ADDF4E8" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                Sarf                          Makine-Teçhizat-Demirbaş                         Hizmet</w:t>
+              <w:t xml:space="preserve">              Sarf                          Makine-Teçhizat-Demirbaş                         Hizmet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E87FD27" w14:textId="01760C7E" w:rsidR="00172837" w:rsidRPr="00515FA0" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="10094FFC" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172837" w:rsidRPr="00515FA0" w14:paraId="455CD674" w14:textId="77777777" w:rsidTr="00172837">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="428D89EC" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="730"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07464E49" w14:textId="77777777" w:rsidR="00172837" w:rsidRPr="00960175" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="63EDDFFC" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D4944D" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="37B6B3B8" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0935D653" wp14:editId="716BEF43">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F603E19" wp14:editId="3A3B13FC">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="8" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                      </w:t>
+              <w:t xml:space="preserve">                                                                           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54C6D79F" wp14:editId="6B4AD962">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077A76AE" wp14:editId="0027934F">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="9" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D4A299C" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="77196644" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Seyahat (Kongre) Yurtiçi                                      Seyahat(Kongre)Yurtdışı</w:t>
+              <w:t>Kongre / Sempozyum Yurtiçi                              Kongre / Sempozyum Yurtdışı</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F35FDF8" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="24754966" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172837" w:rsidRPr="00515FA0" w14:paraId="00B80191" w14:textId="77777777" w:rsidTr="00172837">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="299F3FD4" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="747"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF3D0A2" w14:textId="77777777" w:rsidR="00172837" w:rsidRPr="00960175" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="4AF10198" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="367580F9" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="1AD6FC69" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CD39FC9" wp14:editId="4DA5B185">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="094AE39E" wp14:editId="190AD46F">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="12" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -2310,615 +2269,637 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68980A70" wp14:editId="2BD563B3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F84525F" wp14:editId="2258EFFA">
                   <wp:extent cx="242570" cy="196770"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="13" name="Grafik 3" descr="Dur ana hat"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="253480" cy="205620"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E19384" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="449E19F7" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Alan-Saha Araştırması Yurtiçi                          Alan-Saha Araştırması Yurtdışı</w:t>
+              <w:t>Saha Çalışması Yurtiçi                                         Saha Çalışması Yurtdışı</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CE51E98" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+          <w:p w14:paraId="00570010" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5397C6F2" w14:textId="77777777" w:rsidR="00172837" w:rsidRDefault="00172837" w:rsidP="00127CE5">
+          <w:p w14:paraId="24AA056F" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127CE5" w:rsidRPr="00515FA0" w14:paraId="3DDC2560" w14:textId="77777777" w:rsidTr="00D533BE">
+      <w:tr w:rsidR="00E6458D" w:rsidRPr="00515FA0" w14:paraId="3B149B3D" w14:textId="77777777" w:rsidTr="002E6F2B">
         <w:trPr>
           <w:trHeight w:val="313"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41660743" w14:textId="19ED5AD5" w:rsidR="00127CE5" w:rsidRPr="00960175" w:rsidRDefault="00127CE5" w:rsidP="00127CE5">
+          <w:p w14:paraId="5D607B56" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00960175" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00960175">
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02317181" w14:textId="77777777" w:rsidR="00127CE5" w:rsidRPr="00515FA0" w:rsidRDefault="00127CE5" w:rsidP="00127CE5">
+          <w:p w14:paraId="59686B7B" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48FB035D" wp14:editId="60BCF3CE">
+                  <wp:extent cx="242570" cy="196770"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                  <wp:docPr id="10" name="Grafik 3" descr="Dur ana hat"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1785612164" name="Grafik 1785612164" descr="Dur ana hat"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="253480" cy="205620"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F03457" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00515FA0" w:rsidRDefault="00E6458D" w:rsidP="002E6F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Open Acess (Açık Erişim) Gideri</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="268F9658" w14:textId="77777777" w:rsidR="00A11D51" w:rsidRDefault="00C70BA9" w:rsidP="0098072C">
+    <w:p w14:paraId="20943E64" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323753D8" w14:textId="2B6CEC15" w:rsidR="00C70BA9" w:rsidRDefault="00A11D51" w:rsidP="00172837">
+    <w:p w14:paraId="722A43E3" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="00C70BA9" w:rsidRPr="00C70BA9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E6458D">
+        <w:rPr>
+          <w:color w:val="C00000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>*BAP projelerinde sadece kamu kurumlarından harcama yapılması durumunda ve acil/özel alım ise avans talebinde bulunulabilir. Dış kaynaklı projeler için geçerli değildir.</w:t>
+        <w:t>*BAP projelerinde sadece Open Access giderlerinde, ya da kamu kurumlarından harcama yapılması durumunda ve acil/özel alım ise avans talebinde bulunulabilir. Dış kaynaklı projeler için geçerli değildir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA99DA6" w14:textId="77777777" w:rsidR="00172837" w:rsidRPr="00172837" w:rsidRDefault="00172837" w:rsidP="00172837">
+    <w:p w14:paraId="5A7B5931" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00172837" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B99D320" w14:textId="098E469B" w:rsidR="0098072C" w:rsidRPr="00FC2850" w:rsidRDefault="0098072C" w:rsidP="0098072C">
-[...1 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="4919A536" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00FC2850" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>EKLER:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47453C94" w14:textId="46B0FCEA" w:rsidR="0098072C" w:rsidRPr="00FC2850" w:rsidRDefault="0098072C" w:rsidP="0098072C">
+    <w:p w14:paraId="77E3DE7B" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00FC2850" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>Satınalma</w:t>
       </w:r>
-      <w:r w:rsidR="008D1A8F" w:rsidRPr="00FC2850">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>atınalma:</w:t>
+        <w:t xml:space="preserve"> Giderleri</w:t>
       </w:r>
-      <w:r w:rsidR="008D1A8F" w:rsidRPr="00FC2850">
-        <w:rPr>
+      <w:r w:rsidRPr="00FC2850">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">eklif, </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, Varsa </w:t>
+        <w:t xml:space="preserve"> Teklif, Tez Projelerinde Öğrenci Belgesi, Varsa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008D1A8F" w:rsidRPr="00FC2850">
+      <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Teknikşartname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008D1A8F" w:rsidRPr="00FC2850">
+      <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>, Varsa Tek Kaynaktan Temin Formu ve Noter Onaylı Belge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4631DE52" w14:textId="6199DB3C" w:rsidR="0098072C" w:rsidRPr="00FC2850" w:rsidRDefault="00244E79" w:rsidP="0098072C">
+    <w:p w14:paraId="7BDB1B07" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00FC2850" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2850">
+      <w:r w:rsidRPr="00D1484D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Seyahat</w:t>
+        <w:t>Kongre/Sempozyum Katılımına Yönelik Giderler</w:t>
       </w:r>
-      <w:r w:rsidR="0098072C" w:rsidRPr="00FC2850">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0098072C" w:rsidRPr="00FC2850">
+      <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Görevlendirme Bilgi Formu</w:t>
-[...6 lines deleted...]
-        <w:t>, Kongre İçin Davet Yazısı ve Bildiri Özeti</w:t>
+        <w:t xml:space="preserve"> Görevlendirme Bilgi Formu, Kongre İçin Davet Yazısı ve Bildiri Özeti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667C8175" w14:textId="63F43B28" w:rsidR="008D1A8F" w:rsidRPr="00FC2850" w:rsidRDefault="008D1A8F" w:rsidP="0098072C">
+    <w:p w14:paraId="1FA8CF9C" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00FC2850" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC2850">
+      <w:r w:rsidRPr="00D1484D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Alan-Saha Araştırması:</w:t>
+        <w:t>Saha Çalışması Seyahat Giderleri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Görevlendirme Bilgi Formu, Kurum/Kuruluş Ziyaret Edilecekse Kabul Yazısı</w:t>
+        <w:t>Görevlendirme Bilgi Formu, Kurum/Kuruluş Ziyaret Edilecekse Kabul Yazısı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8E63EB" w14:textId="1C7FA7F3" w:rsidR="00391DEA" w:rsidRPr="00FC2850" w:rsidRDefault="00391DEA" w:rsidP="0098072C">
+    <w:p w14:paraId="2A315516" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRPr="00FC2850" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Bursiyer:</w:t>
+        <w:t>Burs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Giderleri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2850">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bursiyer Bilgi Formu, Kimlik Fotokopisi, Güncel Tarihli Öğrenci Belgesi, Güncel Tarihli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Müstehaklık</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belgesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A534ACD" w14:textId="77777777" w:rsidR="00127CE5" w:rsidRDefault="00391DEA" w:rsidP="00127CE5">
+    <w:p w14:paraId="4199F66C" w14:textId="77777777" w:rsidR="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Proje Teşvik İkramiyesi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2850">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> PTİ Dilekçesi, Güncel Maaş Bordrosu, Kimlik Fotokopisi, TÜBİTAK Bildirim Yazısı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2746F0" w14:textId="5682FDE6" w:rsidR="001E5476" w:rsidRPr="00127CE5" w:rsidRDefault="00C70BA9" w:rsidP="00127CE5">
+    <w:p w14:paraId="1FCF09A5" w14:textId="7A068ED5" w:rsidR="001E5476" w:rsidRPr="00E6458D" w:rsidRDefault="00E6458D" w:rsidP="00E6458D">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00127CE5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Avans Talebi:</w:t>
       </w:r>
-      <w:r w:rsidR="000A4EB8" w:rsidRPr="00127CE5">
+      <w:r w:rsidRPr="00127CE5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BAP projeleri için “Avans Talep Formu”, TÜBİTAK projeleri için “Ön Ödeme Talep Formu”</w:t>
+        <w:t xml:space="preserve"> Ön Ödeme Talep Formu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765EE6D0" w14:textId="77777777" w:rsidR="00110047" w:rsidRPr="001E5476" w:rsidRDefault="00110047" w:rsidP="001E5476">
-[...24 lines deleted...]
-    <w:sectPr w:rsidR="001E5476" w:rsidRPr="001E5476" w:rsidSect="00731641">
+    <w:sectPr w:rsidR="001E5476" w:rsidRPr="00E6458D" w:rsidSect="00731641">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="820" w:right="707" w:bottom="426" w:left="709" w:header="0" w:footer="57" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="307BE87F" w14:textId="77777777" w:rsidR="00731641" w:rsidRDefault="00731641">
+    <w:p w14:paraId="1BDFF0B0" w14:textId="77777777" w:rsidR="001C042A" w:rsidRDefault="001C042A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5456B226" w14:textId="77777777" w:rsidR="00731641" w:rsidRDefault="00731641">
+    <w:p w14:paraId="0C046C9B" w14:textId="77777777" w:rsidR="001C042A" w:rsidRDefault="001C042A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2935,76 +2916,76 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F6D732C" w14:textId="77777777" w:rsidR="00731641" w:rsidRDefault="00731641">
+    <w:p w14:paraId="7546DDD3" w14:textId="77777777" w:rsidR="001C042A" w:rsidRDefault="001C042A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EFDA41D" w14:textId="77777777" w:rsidR="00731641" w:rsidRDefault="00731641">
+    <w:p w14:paraId="5F6A9358" w14:textId="77777777" w:rsidR="001C042A" w:rsidRDefault="001C042A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1047F741" w14:textId="77777777" w:rsidR="00550DF0" w:rsidRDefault="00550DF0" w:rsidP="00D37D64">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="33E53289" w14:textId="77777777" w:rsidR="007C313E" w:rsidRDefault="007C313E" w:rsidP="00D37D64">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7AD074E7" w14:textId="77777777" w:rsidR="007C313E" w:rsidRDefault="007C313E" w:rsidP="00D37D64">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
@@ -3279,51 +3260,50 @@
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5811"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="004324AB" w:rsidRPr="00D37D64" w14:paraId="4BE845C3" w14:textId="77777777" w:rsidTr="00060EB5">
       <w:trPr>
         <w:trHeight w:val="561"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="44298E24" w14:textId="77777777" w:rsidR="004324AB" w:rsidRDefault="004324AB" w:rsidP="004324AB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="093EE3FB" w14:textId="77777777" w:rsidR="004324AB" w:rsidRDefault="004324AB" w:rsidP="004324AB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="4CBCD30C" w14:textId="77777777" w:rsidR="004324AB" w:rsidRDefault="004324AB" w:rsidP="004324AB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
@@ -3388,51 +3368,50 @@
                           <a:ext cx="1365885" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3851" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4373C8B9" w14:textId="0CC92D7E" w:rsidR="004324AB" w:rsidRPr="00D37D64" w:rsidRDefault="004324AB" w:rsidP="004324AB">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r>
             <w:rPr>
@@ -3483,80 +3462,78 @@
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>05</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="004A7747" w:rsidRPr="00D37D64" w14:paraId="434DE281" w14:textId="77777777" w:rsidTr="00060EB5">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="28C91A8A" w14:textId="77777777" w:rsidR="004A7747" w:rsidRPr="00D37D64" w:rsidRDefault="004A7747" w:rsidP="004A7747">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2770" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="460BEBA9" w14:textId="77777777" w:rsidR="005E5AF6" w:rsidRPr="005E5AF6" w:rsidRDefault="005E5AF6" w:rsidP="005E5AF6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E4819">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNATÖRLÜĞÜ</w:t>
           </w:r>
@@ -3567,51 +3544,50 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>HARCAMA TALEP FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1081" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p w14:paraId="4406A543" w14:textId="77777777" w:rsidR="004A7747" w:rsidRPr="00F81F60" w:rsidRDefault="004A7747" w:rsidP="004A7747">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:color w:val="1C4587"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="4DFECEBC" w14:textId="2D78C67E" w:rsidR="004A7747" w:rsidRPr="00D37D64" w:rsidRDefault="004A7747" w:rsidP="004A7747">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
@@ -3702,51 +3678,51 @@
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1DF75165" w14:textId="77777777" w:rsidR="00F95FCF" w:rsidRDefault="00F95FCF"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B875FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F0E733E"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4099,51 +4075,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="715393206">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1195508438">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1433360046">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1992519228">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4151,107 +4127,110 @@
     <w:rsidRoot w:val="00CE1405"/>
     <w:rsid w:val="00003D77"/>
     <w:rsid w:val="0001789F"/>
     <w:rsid w:val="000226D6"/>
     <w:rsid w:val="00042443"/>
     <w:rsid w:val="000529E2"/>
     <w:rsid w:val="0006215A"/>
     <w:rsid w:val="00070FE0"/>
     <w:rsid w:val="0008778E"/>
     <w:rsid w:val="000A0A9B"/>
     <w:rsid w:val="000A4EB8"/>
     <w:rsid w:val="000B19D9"/>
     <w:rsid w:val="000B6778"/>
     <w:rsid w:val="000D51A8"/>
     <w:rsid w:val="000F05F2"/>
     <w:rsid w:val="000F5B7A"/>
     <w:rsid w:val="00107077"/>
     <w:rsid w:val="00110047"/>
     <w:rsid w:val="00123920"/>
     <w:rsid w:val="00127CE5"/>
     <w:rsid w:val="00142CC3"/>
     <w:rsid w:val="00153252"/>
     <w:rsid w:val="00172837"/>
     <w:rsid w:val="001731A0"/>
     <w:rsid w:val="001A0919"/>
+    <w:rsid w:val="001C042A"/>
     <w:rsid w:val="001D4F34"/>
     <w:rsid w:val="001E459C"/>
     <w:rsid w:val="001E5476"/>
     <w:rsid w:val="001F2B17"/>
     <w:rsid w:val="00202784"/>
     <w:rsid w:val="00205DB8"/>
     <w:rsid w:val="00207A3B"/>
     <w:rsid w:val="00244E79"/>
     <w:rsid w:val="002733A4"/>
     <w:rsid w:val="00275AD3"/>
     <w:rsid w:val="00281CA3"/>
     <w:rsid w:val="00292A63"/>
     <w:rsid w:val="002B077C"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C2EE0"/>
     <w:rsid w:val="003020D6"/>
     <w:rsid w:val="00304AFE"/>
     <w:rsid w:val="00307362"/>
     <w:rsid w:val="00317666"/>
     <w:rsid w:val="0032172D"/>
     <w:rsid w:val="00343FA9"/>
     <w:rsid w:val="00345C55"/>
     <w:rsid w:val="00347933"/>
     <w:rsid w:val="00366171"/>
     <w:rsid w:val="0038013B"/>
     <w:rsid w:val="00381825"/>
     <w:rsid w:val="0039052F"/>
     <w:rsid w:val="00391DEA"/>
     <w:rsid w:val="00392C28"/>
     <w:rsid w:val="003A1BB9"/>
     <w:rsid w:val="003A2A11"/>
     <w:rsid w:val="003A71E9"/>
     <w:rsid w:val="003B563F"/>
     <w:rsid w:val="003E325B"/>
     <w:rsid w:val="003E657B"/>
     <w:rsid w:val="00411833"/>
     <w:rsid w:val="00420D7C"/>
     <w:rsid w:val="00424115"/>
     <w:rsid w:val="004324AB"/>
     <w:rsid w:val="0043450C"/>
     <w:rsid w:val="004367F8"/>
     <w:rsid w:val="0045326A"/>
     <w:rsid w:val="00455036"/>
     <w:rsid w:val="00455236"/>
+    <w:rsid w:val="00460187"/>
     <w:rsid w:val="00475429"/>
     <w:rsid w:val="00485824"/>
     <w:rsid w:val="00493A09"/>
     <w:rsid w:val="00496708"/>
     <w:rsid w:val="00496AD3"/>
     <w:rsid w:val="004A3D9E"/>
     <w:rsid w:val="004A7747"/>
     <w:rsid w:val="004B46E7"/>
     <w:rsid w:val="004C1405"/>
     <w:rsid w:val="0051107C"/>
     <w:rsid w:val="00515FA0"/>
     <w:rsid w:val="0052442F"/>
     <w:rsid w:val="00550DF0"/>
+    <w:rsid w:val="00565691"/>
     <w:rsid w:val="005659F0"/>
     <w:rsid w:val="0058002A"/>
     <w:rsid w:val="00586947"/>
     <w:rsid w:val="005C7B2B"/>
     <w:rsid w:val="005E5063"/>
     <w:rsid w:val="005E5AF6"/>
     <w:rsid w:val="005F75BE"/>
     <w:rsid w:val="00602A88"/>
     <w:rsid w:val="00610358"/>
     <w:rsid w:val="00635025"/>
     <w:rsid w:val="00635710"/>
     <w:rsid w:val="0064243D"/>
     <w:rsid w:val="0064244A"/>
     <w:rsid w:val="0068193A"/>
     <w:rsid w:val="006919C7"/>
     <w:rsid w:val="006A23AC"/>
     <w:rsid w:val="006A78D5"/>
     <w:rsid w:val="006C47A5"/>
     <w:rsid w:val="006F5D24"/>
     <w:rsid w:val="006F63DD"/>
     <w:rsid w:val="00706B90"/>
     <w:rsid w:val="00707F4A"/>
     <w:rsid w:val="00715063"/>
     <w:rsid w:val="0071550F"/>
     <w:rsid w:val="00726D05"/>
@@ -4260,126 +4239,129 @@
     <w:rsid w:val="00761D79"/>
     <w:rsid w:val="00774F16"/>
     <w:rsid w:val="0078419F"/>
     <w:rsid w:val="00791199"/>
     <w:rsid w:val="00795FE5"/>
     <w:rsid w:val="007C313E"/>
     <w:rsid w:val="007C6A0C"/>
     <w:rsid w:val="007E6408"/>
     <w:rsid w:val="00815E5C"/>
     <w:rsid w:val="00822756"/>
     <w:rsid w:val="008328DA"/>
     <w:rsid w:val="00840FBD"/>
     <w:rsid w:val="00842195"/>
     <w:rsid w:val="00857954"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860C7E"/>
     <w:rsid w:val="00880735"/>
     <w:rsid w:val="00897C3A"/>
     <w:rsid w:val="008B085F"/>
     <w:rsid w:val="008C29A5"/>
     <w:rsid w:val="008D1A8F"/>
     <w:rsid w:val="008D6641"/>
     <w:rsid w:val="008E2BFA"/>
     <w:rsid w:val="008E5DAB"/>
     <w:rsid w:val="00910EF0"/>
+    <w:rsid w:val="009152BC"/>
     <w:rsid w:val="00916FF7"/>
     <w:rsid w:val="00924457"/>
     <w:rsid w:val="00926B3D"/>
     <w:rsid w:val="00960175"/>
     <w:rsid w:val="00961DB3"/>
     <w:rsid w:val="009728E8"/>
     <w:rsid w:val="0098072C"/>
     <w:rsid w:val="00982F44"/>
     <w:rsid w:val="00993E2B"/>
     <w:rsid w:val="009971E5"/>
     <w:rsid w:val="009C15B6"/>
     <w:rsid w:val="009C4727"/>
     <w:rsid w:val="009D4348"/>
     <w:rsid w:val="009D5535"/>
     <w:rsid w:val="00A101D1"/>
     <w:rsid w:val="00A11AA9"/>
     <w:rsid w:val="00A11D51"/>
     <w:rsid w:val="00A15E0A"/>
     <w:rsid w:val="00A40C1A"/>
     <w:rsid w:val="00A4409D"/>
     <w:rsid w:val="00A44682"/>
     <w:rsid w:val="00A66620"/>
     <w:rsid w:val="00A743A1"/>
     <w:rsid w:val="00A81794"/>
     <w:rsid w:val="00A94B90"/>
     <w:rsid w:val="00A96E5A"/>
     <w:rsid w:val="00AA0571"/>
+    <w:rsid w:val="00AA1E88"/>
     <w:rsid w:val="00AA26C6"/>
     <w:rsid w:val="00AA5863"/>
     <w:rsid w:val="00AC72F1"/>
     <w:rsid w:val="00AC772C"/>
     <w:rsid w:val="00AE1414"/>
     <w:rsid w:val="00AF6729"/>
     <w:rsid w:val="00B0447D"/>
     <w:rsid w:val="00B06DEB"/>
     <w:rsid w:val="00B2516D"/>
     <w:rsid w:val="00B35379"/>
     <w:rsid w:val="00B96933"/>
     <w:rsid w:val="00BD1C9D"/>
     <w:rsid w:val="00C01E7A"/>
     <w:rsid w:val="00C01F39"/>
     <w:rsid w:val="00C06755"/>
     <w:rsid w:val="00C16301"/>
     <w:rsid w:val="00C27A77"/>
     <w:rsid w:val="00C3481D"/>
     <w:rsid w:val="00C40973"/>
     <w:rsid w:val="00C52136"/>
     <w:rsid w:val="00C70BA9"/>
     <w:rsid w:val="00CA25BF"/>
     <w:rsid w:val="00CD2800"/>
     <w:rsid w:val="00CE1405"/>
     <w:rsid w:val="00CE3ABF"/>
     <w:rsid w:val="00CE4422"/>
     <w:rsid w:val="00CF4B22"/>
     <w:rsid w:val="00D031E0"/>
     <w:rsid w:val="00D115E5"/>
     <w:rsid w:val="00D21C2A"/>
     <w:rsid w:val="00D27FC8"/>
     <w:rsid w:val="00D37D64"/>
     <w:rsid w:val="00D42280"/>
     <w:rsid w:val="00D52085"/>
     <w:rsid w:val="00D533BE"/>
     <w:rsid w:val="00D54957"/>
     <w:rsid w:val="00D63C65"/>
     <w:rsid w:val="00D70629"/>
     <w:rsid w:val="00D85353"/>
     <w:rsid w:val="00D931CB"/>
     <w:rsid w:val="00DB619B"/>
     <w:rsid w:val="00DC5294"/>
     <w:rsid w:val="00DD7947"/>
     <w:rsid w:val="00DE733C"/>
     <w:rsid w:val="00E2391D"/>
     <w:rsid w:val="00E2462E"/>
     <w:rsid w:val="00E24B4E"/>
     <w:rsid w:val="00E53CF7"/>
     <w:rsid w:val="00E641D8"/>
+    <w:rsid w:val="00E6458D"/>
     <w:rsid w:val="00E6557A"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E77353"/>
     <w:rsid w:val="00E9085A"/>
     <w:rsid w:val="00E924FC"/>
     <w:rsid w:val="00E92ADA"/>
     <w:rsid w:val="00E9755D"/>
     <w:rsid w:val="00EA1C75"/>
     <w:rsid w:val="00EA49FF"/>
     <w:rsid w:val="00ED2A45"/>
     <w:rsid w:val="00ED3E3C"/>
     <w:rsid w:val="00F01600"/>
     <w:rsid w:val="00F07C82"/>
     <w:rsid w:val="00F10AD4"/>
     <w:rsid w:val="00F2091E"/>
     <w:rsid w:val="00F2354E"/>
     <w:rsid w:val="00F41B98"/>
     <w:rsid w:val="00F50457"/>
     <w:rsid w:val="00F64751"/>
     <w:rsid w:val="00F67171"/>
     <w:rsid w:val="00F72A14"/>
     <w:rsid w:val="00F81F60"/>
     <w:rsid w:val="00F92940"/>
     <w:rsid w:val="00F95FCF"/>
     <w:rsid w:val="00F96CFF"/>
@@ -4401,51 +4383,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="26A9E96A"/>
   <w15:docId w15:val="{2409B287-8D55-48FC-83D4-D0C20BD9E2A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5205,51 +5187,51 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008D6641"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1660310443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
@@ -5511,72 +5493,80 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{099A9253-4CC8-48A2-B1EF-9B4F52725AB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>410</Words>
-  <Characters>2341</Characters>
+  <Words>360</Words>
+  <Characters>2380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAKARYA UNIVERSITESI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2746</CharactersWithSpaces>
+  <CharactersWithSpaces>2678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>4f2673ea-2db8-4736-964d-599e86715d8c</vt:lpwstr>
+  </property>
+</Properties>
+</file>