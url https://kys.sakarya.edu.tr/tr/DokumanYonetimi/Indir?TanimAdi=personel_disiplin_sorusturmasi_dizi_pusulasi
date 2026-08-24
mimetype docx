--- v0 (2025-11-14)
+++ v1 (2026-08-24)
@@ -1,124 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9212" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="1350C99E" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="1FEE481A" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DİZİ PUSULASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="22A63D7D" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="1D536068" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="17425A2D" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="00D06D83" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="5E91B7BB" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="00D06D83" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D06D83">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SIRA NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D06D83">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00D06D83">
               <w:rPr>
@@ -161,111 +160,111 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">TARİH </w:t>
             </w:r>
             <w:r w:rsidRPr="00D06D83">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00D06D83">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SAYI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="3B78B136" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="678A30A2" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="66BF5964" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="20332FD9" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    1                  1           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Soruşturma emri                      </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">   .../.../...          ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="7346C458" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="55D54F0F" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    2                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3           </w:t>
             </w:r>
             <w:r>
@@ -273,179 +272,179 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> İfadeye çağrı</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> yazısı                      </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.../.../...          ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="514BBC90" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="7CE75243" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    3                  1            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">İfade Tutanağı </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(....... .......  )         </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.../.../...          ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="18FC8FDF" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="618DD3A0" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    4                  1               “           “       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (........ ........)       </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>../.../...         ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="1ADFDB4E" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="2C282352" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    5                  1               “           “        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(........ ........)        </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.../.../...         ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="5798CB4D" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="18ED0300" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    6               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  2           </w:t>
             </w:r>
             <w:r>
@@ -466,56 +465,56 @@
               </w:rPr>
               <w:t>Başarı durum yazısı</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            .../.../...         ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="1A542576" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="1BBC1A92" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    7              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   2           </w:t>
             </w:r>
             <w:r>
@@ -523,56 +522,56 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ek Süre İ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">stemi ve Onayı                </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">../.../...         ....., </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="62B1F35B" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="292DF237" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    8               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  1         </w:t>
             </w:r>
             <w:r>
@@ -604,56 +603,56 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/.../...         ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="11882FDD" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="5FD1DFEB" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    9</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
@@ -668,56 +667,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tebliğ Tutanağı                   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  ./.../...         ……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="2660EAEE" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="30A0DD92" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   10</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
@@ -750,158 +749,158 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> /.../....        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="7024F7F1" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="6F216B79" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="637FDA96" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="5548C379" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="62A0AFAC" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="3AF1A055" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="5A56F99E" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="49804EAC" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Toplam (..10</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...) adet evrak teslim alınmıştır.                   Tarih ..../.../....</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="52FE6E3B" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="55B31A22" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="3DF3D1B2" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="05D7AC26" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="6B248D25" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="4DC073BA" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TESLİM EDEN:</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
@@ -912,77 +911,77 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TESLİM ALAN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="7E6435B9" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="7447B7D4" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="493D4818" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="0043496C">
+          <w:p w14:paraId="656E0832" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="0043496C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>: ...........................</w:t>
             </w:r>
             <w:r w:rsidR="0043496C">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>....</w:t>
             </w:r>
@@ -1003,114 +1002,114 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:  ..................</w:t>
             </w:r>
             <w:r w:rsidR="0043496C">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">...........                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="5AA036D9" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="0043496C">
+          <w:p w14:paraId="4F03AA11" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="0043496C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Unvanı       </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: ......................................     Unvanı       </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>: ........................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="7490D25D" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="4F651985" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidTr="005E23BA">
+      <w:tr w:rsidR="00D06D83" w:rsidRPr="009D1E81" w14:paraId="5E6B7ACE" w14:textId="77777777" w:rsidTr="005E23BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0043496C" w:rsidRDefault="0043496C" w:rsidP="00D06D83">
+          <w:p w14:paraId="72E32BD3" w14:textId="77777777" w:rsidR="0043496C" w:rsidRDefault="0043496C" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="1015292D" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">İmzası        </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: ......................................     </w:t>
             </w:r>
             <w:r w:rsidR="0043496C">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1118,751 +1117,855 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  İmzası </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009D1E81">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:.......................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="16D97001" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
+          <w:p w14:paraId="2EAA82DF" w14:textId="77777777" w:rsidR="00D06D83" w:rsidRPr="009D1E81" w:rsidRDefault="00D06D83" w:rsidP="00D06D83">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C0871" w:rsidRPr="00D06D83" w:rsidRDefault="003C0871" w:rsidP="00D06D83">
+    <w:p w14:paraId="5C5309D9" w14:textId="77777777" w:rsidR="003C0871" w:rsidRPr="00D06D83" w:rsidRDefault="003C0871" w:rsidP="00D06D83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C0871" w:rsidRPr="00D06D83">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D13926" w:rsidRDefault="00D13926" w:rsidP="00B96831">
+    <w:p w14:paraId="54527A27" w14:textId="77777777" w:rsidR="00D55769" w:rsidRDefault="00D55769" w:rsidP="00B96831">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D13926" w:rsidRDefault="00D13926" w:rsidP="00B96831">
+    <w:p w14:paraId="5739E556" w14:textId="77777777" w:rsidR="00D55769" w:rsidRDefault="00D55769" w:rsidP="00B96831">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zurich BT">
     <w:altName w:val="Trebuchet MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A362FF" w:rsidRDefault="00A362FF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D502CC4" w14:textId="77777777" w:rsidR="008C398C" w:rsidRDefault="008C398C">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9782" w:type="dxa"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9998"/>
       <w:gridCol w:w="9998"/>
       <w:gridCol w:w="9998"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00806A89" w:rsidRPr="003C0871" w:rsidTr="003C0871">
+    <w:tr w:rsidR="00EE7DCB" w:rsidRPr="003C0871" w14:paraId="48C9F728" w14:textId="77777777" w:rsidTr="00102BA3">
       <w:trPr>
         <w:trHeight w:val="571"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3343" w:type="dxa"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="TabloKlavuzu"/>
             <w:tblW w:w="9782" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="3343"/>
             <w:gridCol w:w="700"/>
             <w:gridCol w:w="5739"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidTr="005952FB">
+          <w:tr w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w14:paraId="6FE92465" w14:textId="77777777" w:rsidTr="00102BA3">
             <w:trPr>
               <w:trHeight w:val="571"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3343" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="27BD7F0F" w14:textId="7A6E64DE" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00FE51DA" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004C5D48">
+                <w:r w:rsidRPr="00FE51DA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
+                    <w:bCs/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
-                  <w:t>dokumanRevizyonNo</w:t>
+                  <w:t/>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>0</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="2BC03B51" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5739" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="08B0563D" w14:textId="5F623F7D" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00FE51DA" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004C5D48">
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>00.HKM</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t>FR</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
+                </w:r>
+                <w:r w:rsidR="008C398C" w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00FE51DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
                   <w:t/>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00FE51DA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="222222"/>
+                    <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
-                  <w:t>dokumanOnek</w:t>
+                  <w:t>22</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
-[...8 lines deleted...]
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00FE51DA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
-                    <w:color w:val="222222"/>
-[...27 lines deleted...]
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00806A89" w:rsidRDefault="00806A89" w:rsidP="00806A89"/>
+        <w:p w14:paraId="5E262668" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="700" w:type="dxa"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="TabloKlavuzu"/>
             <w:tblW w:w="9782" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="3343"/>
             <w:gridCol w:w="700"/>
             <w:gridCol w:w="5739"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidTr="005952FB">
+          <w:tr w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w14:paraId="75D63D6B" w14:textId="77777777" w:rsidTr="00102BA3">
             <w:trPr>
               <w:trHeight w:val="571"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3343" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="789C5D63" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-                <w:bookmarkEnd w:id="2"/>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="21B7979A" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5739" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="1B3FB382" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004C5D48">
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t/>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>dokumanOnek</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>dokumanTipi</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>dokumanNo</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00806A89" w:rsidRDefault="00806A89" w:rsidP="00806A89"/>
+        <w:p w14:paraId="36FF1EBE" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5739" w:type="dxa"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="TabloKlavuzu"/>
             <w:tblW w:w="9782" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="3343"/>
             <w:gridCol w:w="700"/>
             <w:gridCol w:w="5739"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidTr="005952FB">
+          <w:tr w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w14:paraId="1CE51837" w14:textId="77777777" w:rsidTr="00102BA3">
             <w:trPr>
               <w:trHeight w:val="571"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3343" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="744B3603" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004C5D48">
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
+                  <w:t/>
+                </w:r>
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
                   <w:t>0</w:t>
+                </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:color w:val="222222"/>
+                    <w:sz w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="700" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="04640CE0" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5739" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00806A89" w:rsidRPr="004C5D48" w:rsidRDefault="00806A89" w:rsidP="00806A89">
+              <w:p w14:paraId="0D4EA38D" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRPr="00260A82" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB">
                 <w:pPr>
-                  <w:pStyle w:val="Altbilgi"/>
+                  <w:pStyle w:val="AltBilgi"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="004C5D48">
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t/>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>00.HKM</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>FR</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellStart"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="222222"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t>22</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004C5D48">
+                <w:proofErr w:type="spellEnd"/>
+                <w:r w:rsidRPr="00260A82">
                   <w:rPr>
                     <w:rStyle w:val="Gl"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   </w:rPr>
                   <w:t/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00806A89" w:rsidRDefault="00806A89" w:rsidP="00806A89"/>
+        <w:p w14:paraId="1BDEAE1B" w14:textId="77777777" w:rsidR="00EE7DCB" w:rsidRDefault="00EE7DCB" w:rsidP="00EE7DCB"/>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="003C0871" w:rsidRDefault="003C0871">
+  <w:p w14:paraId="48410A57" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="00EE7DCB" w:rsidRDefault="00B96831" w:rsidP="00EE7DCB">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A362FF" w:rsidRDefault="00A362FF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC33F94" w14:textId="77777777" w:rsidR="008C398C" w:rsidRDefault="008C398C">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D13926" w:rsidRDefault="00D13926" w:rsidP="00B96831">
+    <w:p w14:paraId="0F64BEAD" w14:textId="77777777" w:rsidR="00D55769" w:rsidRDefault="00D55769" w:rsidP="00B96831">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D13926" w:rsidRDefault="00D13926" w:rsidP="00B96831">
+    <w:p w14:paraId="6ADC1FDC" w14:textId="77777777" w:rsidR="00D55769" w:rsidRDefault="00D55769" w:rsidP="00B96831">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A362FF" w:rsidRDefault="00A362FF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58D287DF" w14:textId="77777777" w:rsidR="008C398C" w:rsidRDefault="008C398C">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9801" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="7031"/>
       <w:gridCol w:w="1352"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidTr="00483C6C">
+    <w:tr w:rsidR="00B96831" w:rsidRPr="004D3C32" w14:paraId="3C1F280C" w14:textId="77777777" w:rsidTr="00483C6C">
       <w:trPr>
         <w:trHeight w:val="1405"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
+        <w:p w14:paraId="2B15CC90" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Toc312155106"/>
           <w:bookmarkStart w:id="1" w:name="_Toc450384721"/>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14A86198" wp14:editId="1AB4CCAD">
                 <wp:extent cx="749300" cy="1068705"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1" descr="dikeylogo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1891,208 +1994,207 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="749300" cy="1068705"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7031" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00A362FF" w:rsidRDefault="00A362FF" w:rsidP="00B96831">
+        <w:p w14:paraId="7E5568CE" w14:textId="77777777" w:rsidR="00A362FF" w:rsidRDefault="00A362FF" w:rsidP="00B96831">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>T.C.</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
+        <w:p w14:paraId="2DA2A564" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004D3C32">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>SAKARYA ÜNİVERSİTESİ</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B96831" w:rsidRDefault="00B96831" w:rsidP="00B96831">
+        <w:p w14:paraId="53AFBF39" w14:textId="77777777" w:rsidR="00B96831" w:rsidRDefault="00B96831" w:rsidP="00B96831">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004D3C32">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">HUKUK MÜŞAVİRLİĞİ </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="004E2300" w:rsidRPr="00D4434E" w:rsidRDefault="004E2300" w:rsidP="004E2300">
+        <w:p w14:paraId="1847DC01" w14:textId="77777777" w:rsidR="004E2300" w:rsidRPr="00D4434E" w:rsidRDefault="004E2300" w:rsidP="004E2300">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D4434E">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">PERSONEL </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">DİSİPLİN </w:t>
           </w:r>
           <w:r w:rsidRPr="00D4434E">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>SORUŞTURMASI</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00D06D83" w:rsidP="004A0148">
+        <w:p w14:paraId="17CFD43A" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00D06D83" w:rsidP="004A0148">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>DİZİ PUSULASI</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="003C0871">
+        <w:p w14:paraId="1B0D81F3" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="003C0871">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="003C0871">
+        <w:p w14:paraId="703F08B0" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="003C0871">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1524695038"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="003C0871" w:rsidRDefault="003C0871" w:rsidP="003C0871">
+            <w:p w14:paraId="3D3D37BB" w14:textId="77777777" w:rsidR="003C0871" w:rsidRDefault="003C0871" w:rsidP="003C0871">
               <w:pPr>
-                <w:pStyle w:val="Altbilgi"/>
+                <w:pStyle w:val="AltBilgi"/>
                 <w:ind w:firstLine="0"/>
                 <w:jc w:val="center"/>
               </w:pPr>
               <w:r>
                 <w:t>Sayfa:</w:t>
               </w:r>
             </w:p>
-            <w:p w:rsidR="003C0871" w:rsidRDefault="003C0871" w:rsidP="003C0871">
+            <w:p w14:paraId="708FDB12" w14:textId="77777777" w:rsidR="003C0871" w:rsidRDefault="003C0871" w:rsidP="003C0871">
               <w:pPr>
-                <w:pStyle w:val="Altbilgi"/>
+                <w:pStyle w:val="AltBilgi"/>
                 <w:ind w:firstLine="0"/>
                 <w:jc w:val="center"/>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:instrText>PAGE</w:instrText>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
@@ -2142,86 +2244,86 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r w:rsidR="00D13926">
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
+        <w:p w14:paraId="59D42F15" w14:textId="77777777" w:rsidR="00B96831" w:rsidRPr="004D3C32" w:rsidRDefault="00B96831" w:rsidP="00B96831">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w:rsidR="00B96831" w:rsidRDefault="00B96831">
+  <w:p w14:paraId="12503206" w14:textId="77777777" w:rsidR="00B96831" w:rsidRDefault="00B96831">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A362FF" w:rsidRDefault="00A362FF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62E59FB9" w14:textId="77777777" w:rsidR="008C398C" w:rsidRDefault="008C398C">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A72530F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC627828"/>
     <w:lvl w:ilvl="0" w:tplc="EA5427A8">
       <w:start w:val="20"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1981" w:hanging="360"/>
       </w:pPr>
@@ -2292,179 +2394,193 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6301" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7021" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="148132250">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="230"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815E03"/>
     <w:rsid w:val="00020F14"/>
     <w:rsid w:val="00040BF9"/>
     <w:rsid w:val="000829CC"/>
+    <w:rsid w:val="000A3460"/>
     <w:rsid w:val="001C5CA6"/>
     <w:rsid w:val="001D1ADE"/>
     <w:rsid w:val="003632CA"/>
     <w:rsid w:val="0038395E"/>
     <w:rsid w:val="003C0871"/>
     <w:rsid w:val="0040138E"/>
     <w:rsid w:val="0043496C"/>
     <w:rsid w:val="004607CE"/>
     <w:rsid w:val="0046771B"/>
     <w:rsid w:val="004A0148"/>
     <w:rsid w:val="004A6A6D"/>
     <w:rsid w:val="004D3C32"/>
     <w:rsid w:val="004E2300"/>
     <w:rsid w:val="004E3AF4"/>
     <w:rsid w:val="00571199"/>
+    <w:rsid w:val="00585DB8"/>
     <w:rsid w:val="005E01AE"/>
     <w:rsid w:val="005E23BA"/>
+    <w:rsid w:val="00675C1D"/>
     <w:rsid w:val="00701778"/>
     <w:rsid w:val="00745228"/>
     <w:rsid w:val="00797D95"/>
     <w:rsid w:val="007C28C7"/>
     <w:rsid w:val="00806A89"/>
     <w:rsid w:val="00815E03"/>
+    <w:rsid w:val="00831033"/>
+    <w:rsid w:val="008C398C"/>
     <w:rsid w:val="008C59E2"/>
     <w:rsid w:val="008D2234"/>
     <w:rsid w:val="008D4F40"/>
     <w:rsid w:val="008F7B45"/>
     <w:rsid w:val="0092022B"/>
+    <w:rsid w:val="00925C83"/>
     <w:rsid w:val="00A362FF"/>
     <w:rsid w:val="00A8628E"/>
     <w:rsid w:val="00AB3C67"/>
     <w:rsid w:val="00AD471B"/>
+    <w:rsid w:val="00B133E7"/>
     <w:rsid w:val="00B96831"/>
+    <w:rsid w:val="00B976B8"/>
     <w:rsid w:val="00BA258B"/>
     <w:rsid w:val="00C11AB5"/>
     <w:rsid w:val="00C22EE0"/>
     <w:rsid w:val="00D06C54"/>
     <w:rsid w:val="00D06D83"/>
     <w:rsid w:val="00D13926"/>
     <w:rsid w:val="00D27D52"/>
+    <w:rsid w:val="00D55769"/>
+    <w:rsid w:val="00D84EF9"/>
     <w:rsid w:val="00E151CB"/>
+    <w:rsid w:val="00EE7DCB"/>
     <w:rsid w:val="00F10A65"/>
     <w:rsid w:val="00F14275"/>
     <w:rsid w:val="00F46225"/>
+    <w:rsid w:val="00FE51DA"/>
     <w:rsid w:val="00FF6165"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="29F6967F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8FA55170-E451-4FBF-9008-F960FE2EEEB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2792,50 +2908,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00815E03"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
@@ -2865,149 +2986,149 @@
       <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DilekceBaslg">
     <w:name w:val="DilekceBaslıgı"/>
     <w:rsid w:val="00815E03"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="240" w:after="120" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Zurich BT" w:eastAsia="Times New Roman" w:hAnsi="Zurich BT"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B96831"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-    <w:name w:val="Üstbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stbilgi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B96831"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altbilgi">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B96831"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
-    <w:name w:val="Altbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Altbilgi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B96831"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:rsid w:val="003C0871"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003C0871"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>