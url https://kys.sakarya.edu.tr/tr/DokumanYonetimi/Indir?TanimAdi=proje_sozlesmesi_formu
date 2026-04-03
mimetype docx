--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -1,2679 +1,1721 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2175"/>
-        <w:gridCol w:w="8305"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="8075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="63043D8D" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="1DD58CBA" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3ECA84" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="5F416E74" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Proje Türü :</w:t>
+              <w:t>Proje Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEBFD6D" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="6C373ABE" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="7B8789F0" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="6928F1AD" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="34BA4555" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="24847F3C" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Proje Kodu :</w:t>
+              <w:t>Proje Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69029210" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="0A11D51A" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="53CC6677" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="09F406E9" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="19C3B799" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="62CC72A1" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Proje Başlığı :</w:t>
+              <w:t>Proje Başlığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0467225B" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="58568332" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="4B4B02AF" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="40949F4D" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6383D0EC" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="71B9C1C7" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Projenin Süresi (ay) :</w:t>
+              <w:t>Projenin Süresi (ay)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F2EAF0" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="7E4BE4C7" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="49513E81" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="1B7D0A82" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="17B2D92E" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="20B0344D" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Başlangıç Tarihi :</w:t>
+              <w:t>Başlangıç Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434278E0" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="22D333F5" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00442550" w14:paraId="309BCA08" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00440312" w14:paraId="1637AEBB" w14:textId="77777777" w:rsidTr="002E17E0">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD7BD2B" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00442550" w:rsidRDefault="00442550" w:rsidP="006B35E1">
+          <w:p w14:paraId="2708E22A" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00442550">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Proje Bütçesi :</w:t>
+              <w:t>Proje Bütçesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B810074" w14:textId="77777777" w:rsidR="00442550" w:rsidRDefault="00442550" w:rsidP="00442550">
+          <w:p w14:paraId="1AD91CEF" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63A2526C" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="00442550">
+    <w:p w14:paraId="7136EE5C" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EBC9CF" w14:textId="77777777" w:rsidR="000536BC" w:rsidRPr="00F760FA" w:rsidRDefault="00442550" w:rsidP="000536BC">
+    <w:p w14:paraId="636322A0" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">kabul ettiği süre, amaç, kapsam, bütçe ve diğer şartlara uygun olarak yürütülmesi, geliştirilmesi ve sonuçlandırılmasından proje yürütücüsü sorumludur. </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Çalışmanın, Sakarya Üniversitesi Bilimsel Araştırma Projeleri Yönergesi ve usul ve esaslarına bağlı kalarak BAPK Komisyonunun kabul ettiği süre, amaç, kapsam, bütçe ve diğer şartlara uygun olarak yürütülmesi, geliştirilmesi ve sonuçlandırılmasından proje yürütücüsü sorumludur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253EC70B" w14:textId="77777777" w:rsidR="000536BC" w:rsidRPr="00F760FA" w:rsidRDefault="000536BC" w:rsidP="000536BC">
+    <w:p w14:paraId="6D3440D8" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projelerin onaylanmasından sonra yasal bir mazereti olmaksızın </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altı ay içerisinde çalışmaları başlatılmayan ve harcama yapılmayan projeler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BAPK usul ve esaslarına göre iptal edilecek olup, sürecin takibi proje yürütücüsünün sorumluluğundadır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A88DD1" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>İnsanlar ve hayvanlar üzerinde gerçekleştirilecek çalışmalar için Etik Kurul onayının alınması zorunludur ve proje yürütücüsünün sorumluluğundadır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45553B68" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desteklenmesine karar verilen projenin, amaç, kapsam, süre, isim, program ve bütçesinde BAPK Komisyonunun yazılı izni alınmadan hiçbir değişiklik yapılamaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D4CC43" w14:textId="3DCDED27" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAPK Birimi tarafından temin edilerek projeye tahsis edilen her türlü teçhizat ilgili proje yürütücüsünün bağlı olduğu birimin demirbaşına </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kaydedilir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Demirbaşlar proje süresince, yürütücünün gözetimi ve sorumluluğundadır. Proje tamamlandıktan sonra ilgili dekanlıkların ortak alanına devredilmesine yönelik işlemler yürütücüye aittir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAD0B1F" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje yürütücüsü, sözleşme tarihinden itibaren belirtilen dönemlerde BAPK Komisyonu’nun belirlediği format ve kapsama uygun olarak ara rapor ve sonuç raporu vermekle yükümlüdür. Yürütücü, BAPK Komisyonu’nun talep etmesi durumunda proje çalışması ile ilgili diğer tüm bilgileri de vermekle yükümlüdür.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08906394" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Araştırmacılar, proje yürütülürken veya tamamlanmasından sonra beş yıl süreyle veri ve kayıtları saklamak zorundadır ve yükümlü oldukları süre içerisinde olağanüstü durumlarda ve/veya BAPK Komisyonunun talep etmesi durumunda, araştırma sürecinde/sonucunda elde edilen/geliştirilen tüm veri, bilgi, belge, yazılım, materyal, örnek, numune, sonuç vb. tüm unsurları Komisyona teslim etmek zorundadır. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2648EAE7" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Komisyon gerekli gördüğü hallerde proje çalışmasını doğrudan yerinde inceleyebilir veya konunun uzmanlarına inceletebilir. Bu durumda proje ekibi, çalışma ile ilgili her türlü teknik, idari ve mali bilgileri ve belgeleri incelemeye hazır bulundurmak ve incelemeyi kolaylaştıracak yardımları yapmakla yükümlüdür.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566853FE" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ara raporun veya sonuç raporunun sunulmaması, reddedilmesi, projenin başvuruda öngörülen gelişmeyi göstermemesi, yapılan harcamaların projenin amaç ve içeriğine veya sözleşme şartlarına uygun olarak kullanılmaması, etik kuralların ihlal edildiğinin saptanması gibi durumlarda BAPK Komisyonu projenin iptal edilmesine karar verebilir. Bu kapsamda iptal edilen projelerin yürütücülerine veya araştırmacılarına uygulanacak yaptırımlar SAÜ BAPK Yönergesinde belirtilen esaslara göre belirlenir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6B1A53" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje yürütücüsü, çalışmanın yürütüldüğü yerde kazaları önleme ve sağlık şartları bakımından İş Kanunu, Sosyal Sigortalar Kanunu ve ilgili diğer kanun, tüzük ve yönetmeliklere göre gerekli her türlü yasal gereksinim ve güvenlik tedbirlerinin sağlanmasından sorumludur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDE74D" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje Yürütücüsü, projede bursiyer olarak çalışmakta olan öğrencilerin SGK giriş ve çıkış işlemlerini BAPK birimine zamanında bildirmek zorundadır. Yaşanacak olan gecikmelerden kaynaklanan sorumluluklar ve uygulanacak cezai müeyyide proje yürütücüsüne rücu ettirilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF4646" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje kapsamında onaylanan bütçe içeriğinde değişiklik yapılması BAPK Komisyonunun onayına sunulmadan gerçekleştirilmez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7137A1FA" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projeler kapsamında herhangi bir harcama yapılabilmesi için proje yürütücülerinin öncelikle BAPK Biriminden harcama talebinde bulunmaları zorunludur. BAPK Koordinatörlüğü Birimi tarafından harcama süreçleri başlatılmamış/onaylanmamış harcamalar için herhangi bir ödeme yapılmaz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4DD6A6" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Projeler kapsamında BAPK Komisyonu tarafından onaylanan bütçe içeriğine uygun olarak gerçekleştirilecek seyahatler için araştırmacıların mevzuata uygun olarak yetkili mercilerden gerekli izinleri/onayları alınmaları ve gerekli belgelerle birlikte BAPK Koordinatörlüğü Biriminden seyahate yönelik harcama talebinde bulunmaları zorunludur. Bu koşula ve BAPK Birimi Uygulama Esaslarına uygun olarak gerçekleştirilmeyen seyahatler için herhangi bir ödeme yapılmaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B308EA0" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje yürütücüleri projesinden yapacağı harcamalarda harcama yetkilisinin talimatı üzerine işin yaptırılması, mal veya hizmetin alınması, teslim almaya ilişkin işlemlerin yapılması, belgelendirilmesi ve ödeme için gerekli belgelerin hazırlanması ve kontrolü görevlerini yürütmek üzere harcama yetkilisi tarafından görevlendirilen kişilerdir. Proje yürütücüsü, aynı zamanda gerçekleştirme görevlisi sıfatına haizdir. Bu kapsamda, onaylı proje bütçesi dahilinde yapılacak satın alma işlemlerinde piyasa fiyat araştırmasını yürütmek ve ilgili piyasa fiyat araştırma tutanağını tanzim ederek imzalamakla yükümlüdür.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DC4E64" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Projeler kapsamında yapılacak harcamalar ve ödemeler yalnızca proje süresi içerisinde gerçekleştirilebilir. Süresi tamamlanan projeler için herhangi bir harcama veya ödeme yapılmaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB829FE" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje yürütücüleri, satın alınmasına karar verilen mal ve hizmetlerin, ilgili firmalar tarafından ihale sözleşmesinde belirtilen sürelerde kendilerine teslim edilmemesi durumunda, BAPK Koordinatörlüğü Birimini bilgilendirmekle yükümlüdür. Aksi takdirde söz konusu ihaleler iptal edilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2FE30A" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Projeler kapsamında, Sakarya Üniversitesi Birimleri veya diğer kurumlar tarafından sağlanan seyahat, kongre/sempozyum katılım bedeli gibi herhangi bir destek türü için, BAPK Birimince mükerrer destek sağlanmaz. Bu ilkeye aykırı hareket edildiğinin tespit edilmesi durumunda, SAÜ BAPK Yönergesinin ilgili hükümlerine göre işlem yapılır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A25FAE2" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje yürütücüleri, protokolde belirtilen bitiş tarihini izleyen 3 (üç) ay içerisinde, Komisyon’un belirlediği formata uygun olarak hazırlanmış proje sonuç raporunu teslim etmek zorundadır. Ayrıca SAÜ BAPK uygulama esaslarında belirtilen proje tiplerine bağlı gereken şartları 2 yıl içerisinde gerçekleştirmek zorundadır. Proje sonuç raporunu sunmaması ve proje tipine göre belirtilen proje kapanması şartlarını yerine getirememesi durumunda uygulanacak yaptırımlar SAÜ BAPK Yönergesinde belirtilen esaslara göre belirlenir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E167A81" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Projelerden elde edilen bilimsel sonuçların telif ve fikri mülkiyet hakları Üniversiteye aittir. Gelir getirici, patent, buluş veya ürün ortaya çıkması durumunda ortaya çıkacak gelirin dağılımı Üniversite Yönetim Kurulu tarafından belirlenen ilkelere uygun olarak gerçekleştirilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F668EDC" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Desteklenmiş projelere ilişkin bulguların öncelikle uluslararası atıf indekslerine kayıtlı yayın organlarında yayımlanması esastır. Proje türüne göre yayın koşulu uygulanıp uygulanmayacağı ve hangi tür yayınların geçerli olarak kabul edileceği projenin yürürlüğe girdiği yıl için BAPK Komisyonu tarafından ilan edilen ilkelere göre belirlenir. Projelerden üretilen yayınların BAPK Birimine sunulması zorunludur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C83929F" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Birim tarafından desteklenen projeler kapsamında gerçekleştirilen her türlü yayın ve tezde “Bu çalışma Sakarya Üniversitesi Bilimsel Araştırma Projeleri Koordinatörlüğü tarafından #xxxxx </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nolu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proje kapsamında desteklenmiştir” (“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>supported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Sakarya </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> #xxxxx”)” şeklinde veya benzer anlama gelecek bir ibarenin bulunması zorunludur. Bu ifadenin yer almadığı projeler BAPK Komisyonu kararı ile başarısız kabul edilerek iptal edilecek ve SAÜ BAPK Yönergesinin ilgili hükümlerine göre işlem yapılacaktır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9CAB9C" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proje ekibi, Sakarya Üniversitesi Bilim Etiği Normları, Etik Kurulu ve Çalışma Esaslarına uymakla yükümlüdür.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B70754F" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Projenin tüm aşamalarında BAPK Biriminden proje ekibine yapılacak bildirimler e-posta üzerinden gerçekleştirilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04513870" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sözleşmede belirtilmeyen hususlarla ilgili olarak, Sakarya Üniversitesi BAPK Yönergesi, Uygulama Esasları, ilgili Yönetmelik hükümleri ile genel mevzuat hükümleri uygulanır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEEC0E8" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yükseköğretim Kurumları Bilimsel Araştırma Projeleri Hakkında Yönetmeliği’nin 18. maddesi gereğince “Projelerden elde edilen bilimsel sonuçların fikri mülkiyet ve telif hakkı Sakarya Üniversitesi Rektörlüğüne aittir”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746B622A" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Komisyon kararı ile projeye ek süre verilmesi durumunda bu sözleşme, söz konusu süreyi kapsayacak şekilde uzatılmış sayılır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A1D5F3" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anlaşmazlık halinde yetkili merci Sakarya Mahkemeleri ve İcra Daireleridir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1999AC50" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5911A380" w14:textId="379BADA6" w:rsidR="000536BC" w:rsidRPr="00F760FA" w:rsidRDefault="000536BC" w:rsidP="000536BC">
-[...112 lines deleted...]
-    <w:p w14:paraId="03A9292C" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00F760FA" w:rsidRDefault="00442550" w:rsidP="00AA3E5D">
+    <w:p w14:paraId="37743528" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9D30B0" w14:textId="2279BEE7" w:rsidR="00442550" w:rsidRPr="00F760FA" w:rsidRDefault="00442550" w:rsidP="00AA3E5D">
-[...102 lines deleted...]
-    <w:p w14:paraId="61424E83" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00F760FA" w:rsidRDefault="00442550" w:rsidP="00AA3E5D">
+    <w:p w14:paraId="00280CF0" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="00F42F09">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1620 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
         <w:gridCol w:w="5240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00AD70F8" w14:paraId="557329B9" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00AD70F8" w14:paraId="6498FF2E" w14:textId="77777777" w:rsidTr="00F42F09">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="65A7FDC3" w14:textId="7B678FF3" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="1B84F8A7" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BAP</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Komisyon Başkanı</w:t>
+              <w:t>BAPK Komisyon Başkanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="78BF141A" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="5743F19D" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proje Yürütücüsü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442550" w:rsidRPr="00AD70F8" w14:paraId="7E0C3EC2" w14:textId="77777777" w:rsidTr="00442550">
+      <w:tr w:rsidR="00F42F09" w:rsidRPr="00AD70F8" w14:paraId="08A19A4F" w14:textId="77777777" w:rsidTr="002E17E0">
         <w:trPr>
           <w:trHeight w:val="1967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1476D9" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="5C827E2C" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3220381A" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="152F3E7F" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1305"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........../........../20.......</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19150C0C" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="507D3FD0" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48C9AE97" w14:textId="31F8999D" w:rsidR="00442550" w:rsidRDefault="00427042" w:rsidP="00427042">
+          <w:p w14:paraId="7005F8CF" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1665"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unvan, Ad Soyad</w:t>
+              <w:t xml:space="preserve">Unvan, Ad </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440312">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soyad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6A680918" w14:textId="77777777" w:rsidR="00427042" w:rsidRPr="00AD70F8" w:rsidRDefault="00427042" w:rsidP="002E78C4">
+          <w:p w14:paraId="30270CC5" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C3BB99C" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="6521A6E0" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C7EF3" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="570BB9E3" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03AEEBB3" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="77E7237C" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1680"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>........../........../20.......</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6894E713" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="79494D12" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3371B4D2" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="0C1EA3A7" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1665"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unvan, Ad Soyad</w:t>
+              <w:t xml:space="preserve">Unvan, Ad </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00440312">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soyad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="2C32ABDD" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="0E78F7BE" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EF81361" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="002E78C4">
+          <w:p w14:paraId="51C4DEBB" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00440312" w:rsidRDefault="00F42F09" w:rsidP="002E17E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD70F8">
+            <w:r w:rsidRPr="00440312">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36D0A677" w14:textId="77777777" w:rsidR="00442550" w:rsidRPr="00AD70F8" w:rsidRDefault="00442550" w:rsidP="00442550">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="3AA96B2B" w14:textId="77777777" w:rsidR="00F42F09" w:rsidRPr="00F035D5" w:rsidRDefault="00F42F09" w:rsidP="00F42F09"/>
+    <w:p w14:paraId="54EAC0ED" w14:textId="77777777" w:rsidR="00462812" w:rsidRPr="00F42F09" w:rsidRDefault="00462812" w:rsidP="00F42F09"/>
+    <w:sectPr w:rsidR="00462812" w:rsidRPr="00F42F09" w:rsidSect="00860799">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="820" w:right="707" w:bottom="426" w:left="709" w:header="0" w:footer="57" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD515B9" w14:textId="77777777" w:rsidR="00183DD0" w:rsidRDefault="00183DD0">
+    <w:p w14:paraId="1BF1B5FB" w14:textId="77777777" w:rsidR="004A383F" w:rsidRDefault="004A383F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E89EFF" w14:textId="77777777" w:rsidR="00183DD0" w:rsidRDefault="00183DD0">
+    <w:p w14:paraId="6261F5D1" w14:textId="77777777" w:rsidR="004A383F" w:rsidRDefault="004A383F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2702,491 +1744,450 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281D3D77" w14:textId="77777777" w:rsidR="00183DD0" w:rsidRDefault="00183DD0">
+    <w:p w14:paraId="11F23E55" w14:textId="77777777" w:rsidR="004A383F" w:rsidRDefault="004A383F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189D99B3" w14:textId="77777777" w:rsidR="00183DD0" w:rsidRDefault="00183DD0">
+    <w:p w14:paraId="6950057B" w14:textId="77777777" w:rsidR="004A383F" w:rsidRDefault="004A383F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69E2ACBC" w14:textId="77777777" w:rsidR="00C41A9B" w:rsidRDefault="00C41A9B">
-[...9 lines deleted...]
-  <w:p w14:paraId="4469D3C1" w14:textId="77777777" w:rsidR="00550DF0" w:rsidRDefault="00550DF0" w:rsidP="00D37D64">
+  <w:p w14:paraId="40CFBE34" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2AED7C2A" w14:textId="77777777" w:rsidR="007C313E" w:rsidRDefault="007C313E" w:rsidP="00D37D64">
+  <w:p w14:paraId="7CC09526" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="73C1240E" w14:textId="77777777" w:rsidR="007C313E" w:rsidRDefault="007C313E" w:rsidP="00D37D64">
+  <w:p w14:paraId="0326BEDB" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="53913441" w14:textId="77777777" w:rsidR="00726D05" w:rsidRDefault="00726D05" w:rsidP="00D37D64">
+  <w:p w14:paraId="00748857" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="048E9588" w14:textId="77777777" w:rsidR="007C313E" w:rsidRDefault="007C313E" w:rsidP="00D37D64">
+  <w:p w14:paraId="119F2E9A" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6D0B35CE" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRDefault="00F81F60" w:rsidP="00D37D64">
+  <w:p w14:paraId="22CB8EE0" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F2354E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A1AA386" wp14:editId="3B00024E">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D7F9866" wp14:editId="430642EB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1750061</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>35560</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3524250" cy="400050"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Metin Kutusu 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3524250" cy="400050"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35019FE6" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00F2354E" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                        <w:p w14:paraId="23AAA931" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="-426"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>T</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00F2354E">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.C</w:t>
                           </w:r>
-                          <w:r w:rsidR="00A4409D">
+                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1A600BDB" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00F2354E" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                        <w:p w14:paraId="65297093" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="1425"/>
                             </w:tabs>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="-426"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F2354E">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:color w:val="1C4587"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>SAKARYA ÜNİVERSİTESİ</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="71B3871B" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00550DF0" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                        <w:p w14:paraId="01D0A4F4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00550DF0" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0A1AA386" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1D7F9866" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Metin Kutusu 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:137.8pt;margin-top:2.8pt;width:277.5pt;height:31.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARv22/9QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Shhd2o6WrZZRHS&#10;cpEWPsB1nMbC9pix22T5esZOtlvBG+LFGnvsM3POHG+uRmvYUWHQ4Bq+XJScKSeh1W7f8O/f7l5d&#10;cBaicK0w4FTDH1XgV9uXLzaDr1UFPZhWISMQF+rBN7yP0ddFEWSvrAgL8MpRsgO0ItIW90WLYiB0&#10;a4qqLN8UA2DrEaQKgU5vpyTfZvyuUzJ+6bqgIjMNp95iXjGvu7QW242o9yh8r+XchviHLqzQjoqe&#10;oG5FFOyA+i8oqyVCgC4uJNgCuk5LlTkQm2X5B5uHXniVuZA4wZ9kCv8PVn4+PvivyOL4DkYaYCYR&#10;/D3IH4E5uOmF26trRBh6JVoqvEySFYMP9fw0SR3qkEB2wydoacjiECEDjR3apArxZIROA3g8ia7G&#10;yCQdvl5Xq2pNKUm5VVmWFKcSon567THEDwosS0HDkYaa0cXxPsTp6tOVVMzBnTYmD9Y4NjT8cl2t&#10;84OzjNWRfGe0bfgF1SxnJySS712bH0ehzRRTL8bNrBPRiXIcdyNdTOx30D4Sf4TJX/QfKOgBf3E2&#10;kLcaHn4eBCrOzEdHGl4uV6tkxrxZrd9WtMHzzO48I5wkqIZHzqbwJmYDT1yvSetOZxmeO5l7Jc9k&#10;IWd/J1Oe7/Ot51+4/Q0AAP//AwBQSwMEFAAGAAgAAAAhACG9ql7cAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09PwzAMxe9IfIfISNxYwmCllLoTAnEFMf5I3LLGaysap2qytXx7vBOcbOs9Pf9e&#10;uZ59rw40xi4wwuXCgCKug+u4QXh/e7rIQcVk2dk+MCH8UIR1dXpS2sKFiV/psEmNkhCOhUVoUxoK&#10;rWPdkrdxEQZi0XZh9DbJOTbajXaScN/rpTGZ9rZj+dDagR5aqr83e4/w8bz7+rw2L82jXw1TmI1m&#10;f6sRz8/m+ztQieb0Z4YjvqBDJUzbsGcXVY+wvFllYkU4DtHzKyPLFiHLM9BVqf8XqH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAEb9tv/UBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIb2qXtwAAAAIAQAADwAAAAAAAAAAAAAAAABPBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Metin Kutusu 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:137.8pt;margin-top:2.8pt;width:277.5pt;height:31.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARv22/9QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Shhd2o6WrZZRHS&#10;cpEWPsB1nMbC9pix22T5esZOtlvBG+LFGnvsM3POHG+uRmvYUWHQ4Bq+XJScKSeh1W7f8O/f7l5d&#10;cBaicK0w4FTDH1XgV9uXLzaDr1UFPZhWISMQF+rBN7yP0ddFEWSvrAgL8MpRsgO0ItIW90WLYiB0&#10;a4qqLN8UA2DrEaQKgU5vpyTfZvyuUzJ+6bqgIjMNp95iXjGvu7QW242o9yh8r+XchviHLqzQjoqe&#10;oG5FFOyA+i8oqyVCgC4uJNgCuk5LlTkQm2X5B5uHXniVuZA4wZ9kCv8PVn4+PvivyOL4DkYaYCYR&#10;/D3IH4E5uOmF26trRBh6JVoqvEySFYMP9fw0SR3qkEB2wydoacjiECEDjR3apArxZIROA3g8ia7G&#10;yCQdvl5Xq2pNKUm5VVmWFKcSon567THEDwosS0HDkYaa0cXxPsTp6tOVVMzBnTYmD9Y4NjT8cl2t&#10;84OzjNWRfGe0bfgF1SxnJySS712bH0ehzRRTL8bNrBPRiXIcdyNdTOx30D4Sf4TJX/QfKOgBf3E2&#10;kLcaHn4eBCrOzEdHGl4uV6tkxrxZrd9WtMHzzO48I5wkqIZHzqbwJmYDT1yvSetOZxmeO5l7Jc9k&#10;IWd/J1Oe7/Ot51+4/Q0AAP//AwBQSwMEFAAGAAgAAAAhACG9ql7cAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09PwzAMxe9IfIfISNxYwmCllLoTAnEFMf5I3LLGaysap2qytXx7vBOcbOs9Pf9e&#10;uZ59rw40xi4wwuXCgCKug+u4QXh/e7rIQcVk2dk+MCH8UIR1dXpS2sKFiV/psEmNkhCOhUVoUxoK&#10;rWPdkrdxEQZi0XZh9DbJOTbajXaScN/rpTGZ9rZj+dDagR5aqr83e4/w8bz7+rw2L82jXw1TmI1m&#10;f6sRz8/m+ztQieb0Z4YjvqBDJUzbsGcXVY+wvFllYkU4DtHzKyPLFiHLM9BVqf8XqH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAEb9tv/UBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIb2qXtwAAAAIAQAADwAAAAAAAAAAAAAAAABPBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="35019FE6" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00F2354E" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                  <w:p w14:paraId="23AAA931" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:ind w:left="-426"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>T</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00F2354E">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.C</w:t>
                     </w:r>
-                    <w:r w:rsidR="00A4409D">
+                    <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1A600BDB" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00F2354E" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                  <w:p w14:paraId="65297093" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F2354E" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="1425"/>
                       </w:tabs>
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:ind w:left="-426"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F2354E">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:color w:val="1C4587"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>SAKARYA ÜNİVERSİTESİ</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="71B3871B" w14:textId="77777777" w:rsidR="00D37D64" w:rsidRPr="00550DF0" w:rsidRDefault="00D37D64" w:rsidP="00D37D64">
+                  <w:p w14:paraId="01D0A4F4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00550DF0" w:rsidRDefault="005E0769" w:rsidP="005E0769">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2411"/>
       <w:gridCol w:w="5811"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F06126" w:rsidRPr="00D37D64" w14:paraId="61D8ACAB" w14:textId="77777777" w:rsidTr="00060EB5">
+    <w:tr w:rsidR="009A2218" w:rsidRPr="00D37D64" w14:paraId="204FAC5A" w14:textId="77777777" w:rsidTr="00A07DE4">
       <w:trPr>
         <w:trHeight w:val="561"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="621C10E7" w14:textId="77777777" w:rsidR="00F06126" w:rsidRDefault="00F06126" w:rsidP="00F06126">
+        <w:p w14:paraId="7634F248" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="69C14B80" w14:textId="77777777" w:rsidR="00F06126" w:rsidRDefault="00F06126" w:rsidP="00F06126">
+        <w:p w14:paraId="683FAE70" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="377A68AF" w14:textId="77777777" w:rsidR="00F06126" w:rsidRDefault="00F06126" w:rsidP="00F06126">
+        <w:p w14:paraId="6E13E94F" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6E0ECCBA" w14:textId="77777777" w:rsidR="00F06126" w:rsidRDefault="00F06126" w:rsidP="00F06126">
+        <w:p w14:paraId="0CEA67C0" w14:textId="77777777" w:rsidR="009A2218" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="48D0DC87" w14:textId="77777777" w:rsidR="00F06126" w:rsidRPr="00D37D64" w:rsidRDefault="00F06126" w:rsidP="00F06126">
+        <w:p w14:paraId="179AE188" w14:textId="77777777" w:rsidR="009A2218" w:rsidRPr="00D37D64" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A652DC6" wp14:editId="6699CAB0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6241FE3F" wp14:editId="18C39EAA">
                 <wp:extent cx="1365885" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
-                <wp:docPr id="4" name="Resim 4"/>
+                <wp:docPr id="64219564" name="Resim 64219564"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="10" name="Resim 5"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -3196,643 +2197,362 @@
                           <a:ext cx="1365885" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3851" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0FA902AF" w14:textId="3F2A9CEA" w:rsidR="00F06126" w:rsidRPr="00D37D64" w:rsidRDefault="007D526D" w:rsidP="00F06126">
+        <w:p w14:paraId="2BCADB66" w14:textId="271B2C9D" w:rsidR="009A2218" w:rsidRPr="00C95C64" w:rsidRDefault="009A2218" w:rsidP="009A2218">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t/>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:color w:val="002060"/>
-[...1 lines deleted...]
-              <w:szCs w:val="19"/>
+              <w:color w:val="222222"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>00.BAP</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:color w:val="002060"/>
-[...1 lines deleted...]
-              <w:szCs w:val="19"/>
+              <w:color w:val="222222"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>FR</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:color w:val="002060"/>
-[...1 lines deleted...]
-              <w:szCs w:val="19"/>
+              <w:color w:val="222222"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:b w:val="0"/>
-[...2 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
-          <w:r w:rsidRPr="00D37D64">
+          <w:r w:rsidRPr="00C95C64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-              <w:color w:val="002060"/>
-[...1 lines deleted...]
-              <w:szCs w:val="19"/>
+              <w:color w:val="222222"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004A7747" w:rsidRPr="00D37D64" w14:paraId="768B3419" w14:textId="77777777" w:rsidTr="00060EB5">
+    <w:tr w:rsidR="005E0769" w:rsidRPr="00D37D64" w14:paraId="681EEC2D" w14:textId="77777777" w:rsidTr="00A07DE4">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="506505B2" w14:textId="77777777" w:rsidR="004A7747" w:rsidRPr="00D37D64" w:rsidRDefault="004A7747" w:rsidP="004A7747">
+        <w:p w14:paraId="2B93B96F" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="005E0769" w:rsidP="005E0769">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2770" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4E9854E1" w14:textId="77777777" w:rsidR="00C47080" w:rsidRDefault="00C47080" w:rsidP="00C47080">
+        <w:p w14:paraId="5D3DAEC4" w14:textId="77777777" w:rsidR="005E0769" w:rsidRDefault="005E0769" w:rsidP="005E0769">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="003E4819">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNATÖRLÜĞÜ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="44FD2610" w14:textId="77777777" w:rsidR="004A7747" w:rsidRPr="00D37D64" w:rsidRDefault="00442550" w:rsidP="00C47080">
+        <w:p w14:paraId="22666E12" w14:textId="436B4E14" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="00F42F09" w:rsidP="005E0769">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>PROJE SÖZLEŞMESİ FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1081" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
         </w:tcPr>
-        <w:p w14:paraId="3EAA03FC" w14:textId="77777777" w:rsidR="004A7747" w:rsidRPr="00F81F60" w:rsidRDefault="004A7747" w:rsidP="004A7747">
+        <w:p w14:paraId="4E996C59" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00F81F60" w:rsidRDefault="005E0769" w:rsidP="005E0769">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:color w:val="1C4587"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1B67C207" w14:textId="33F8FE25" w:rsidR="004A7747" w:rsidRPr="00D37D64" w:rsidRDefault="004A7747" w:rsidP="004A7747">
+        <w:p w14:paraId="6EDE7AEE" w14:textId="77777777" w:rsidR="005E0769" w:rsidRPr="00D37D64" w:rsidRDefault="005E0769" w:rsidP="005E0769">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:color w:val="1C4587"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Sayfa </w:t>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="001436E5">
+          <w:r w:rsidR="00F51576">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:color w:val="1C4587"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="001436E5">
+          <w:r w:rsidR="00F51576">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="555A8DB4" w14:textId="77777777" w:rsidR="00E32EC7" w:rsidRDefault="00E32EC7"/>
-[...5 lines deleted...]
-  <w:p w14:paraId="044C4B0D" w14:textId="77777777" w:rsidR="00C41A9B" w:rsidRDefault="00C41A9B">
+  <w:p w14:paraId="07085047" w14:textId="77777777" w:rsidR="00C53771" w:rsidRPr="005E0769" w:rsidRDefault="00C53771" w:rsidP="005E0769">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F820B1"/>
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498F296F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630408D0"/>
     <w:lvl w:ilvl="0" w:tplc="6898F682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -3877,51 +2597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4113" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC455AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC827AF0"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3990,374 +2710,561 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1744789678">
-    <w:abstractNumId w:val="4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739860C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E309AB6"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF02538"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAF42914"/>
+    <w:lvl w:ilvl="0" w:tplc="1CE61500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1266572309">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="73287365">
+  <w:num w:numId="2" w16cid:durableId="2037806659">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480614519">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1893156222">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="726996143">
+  <w:num w:numId="4" w16cid:durableId="896744722">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE1405"/>
     <w:rsid w:val="0001789F"/>
     <w:rsid w:val="000226D6"/>
+    <w:rsid w:val="000240F7"/>
     <w:rsid w:val="00042443"/>
     <w:rsid w:val="000529E2"/>
-    <w:rsid w:val="000536BC"/>
+    <w:rsid w:val="00061BEF"/>
     <w:rsid w:val="0006215A"/>
-    <w:rsid w:val="00064736"/>
     <w:rsid w:val="00070FE0"/>
     <w:rsid w:val="0008778E"/>
+    <w:rsid w:val="000947FD"/>
+    <w:rsid w:val="000973F5"/>
     <w:rsid w:val="000A0A9B"/>
+    <w:rsid w:val="000A32C5"/>
     <w:rsid w:val="000B19D9"/>
     <w:rsid w:val="000B6778"/>
-    <w:rsid w:val="000D21FF"/>
     <w:rsid w:val="000D51A8"/>
+    <w:rsid w:val="000D7589"/>
     <w:rsid w:val="000F05F2"/>
+    <w:rsid w:val="00121377"/>
     <w:rsid w:val="00142CC3"/>
-    <w:rsid w:val="001436E5"/>
     <w:rsid w:val="00153252"/>
-    <w:rsid w:val="00183DD0"/>
+    <w:rsid w:val="00166D52"/>
+    <w:rsid w:val="001812E1"/>
     <w:rsid w:val="001A0919"/>
-    <w:rsid w:val="001C0CED"/>
     <w:rsid w:val="001D4F34"/>
+    <w:rsid w:val="001D7F2F"/>
     <w:rsid w:val="001E459C"/>
     <w:rsid w:val="001E5476"/>
-    <w:rsid w:val="001F1CDC"/>
     <w:rsid w:val="001F2B17"/>
     <w:rsid w:val="00202784"/>
     <w:rsid w:val="00205DB8"/>
     <w:rsid w:val="00207A3B"/>
-    <w:rsid w:val="00214B73"/>
+    <w:rsid w:val="0024080F"/>
+    <w:rsid w:val="0024508E"/>
     <w:rsid w:val="002733A4"/>
     <w:rsid w:val="00275AD3"/>
     <w:rsid w:val="00281CA3"/>
-    <w:rsid w:val="00294738"/>
     <w:rsid w:val="002B077C"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C2EE0"/>
     <w:rsid w:val="00304AFE"/>
+    <w:rsid w:val="00306370"/>
     <w:rsid w:val="00307362"/>
     <w:rsid w:val="0032172D"/>
+    <w:rsid w:val="003356BD"/>
+    <w:rsid w:val="003372A5"/>
     <w:rsid w:val="00343FA9"/>
     <w:rsid w:val="00345C55"/>
-    <w:rsid w:val="00346402"/>
+    <w:rsid w:val="0034614B"/>
     <w:rsid w:val="00347933"/>
-    <w:rsid w:val="003516F8"/>
-    <w:rsid w:val="0037795A"/>
+    <w:rsid w:val="00356292"/>
+    <w:rsid w:val="00377BD5"/>
+    <w:rsid w:val="00377C00"/>
     <w:rsid w:val="00381825"/>
     <w:rsid w:val="0039052F"/>
     <w:rsid w:val="00392C28"/>
-    <w:rsid w:val="003A0563"/>
     <w:rsid w:val="003A1BB9"/>
     <w:rsid w:val="003A2A11"/>
     <w:rsid w:val="003B563F"/>
-    <w:rsid w:val="003C29B6"/>
+    <w:rsid w:val="003D1710"/>
+    <w:rsid w:val="003D749D"/>
     <w:rsid w:val="003E325B"/>
     <w:rsid w:val="003E657B"/>
-    <w:rsid w:val="003E6C35"/>
     <w:rsid w:val="00411833"/>
+    <w:rsid w:val="00413FAE"/>
     <w:rsid w:val="00420D7C"/>
     <w:rsid w:val="00424115"/>
-    <w:rsid w:val="00427042"/>
     <w:rsid w:val="0043450C"/>
     <w:rsid w:val="004367F8"/>
-    <w:rsid w:val="00442550"/>
     <w:rsid w:val="0045326A"/>
-    <w:rsid w:val="00454A2D"/>
     <w:rsid w:val="00455236"/>
+    <w:rsid w:val="00462812"/>
+    <w:rsid w:val="00475283"/>
     <w:rsid w:val="00475429"/>
     <w:rsid w:val="00485824"/>
     <w:rsid w:val="00493A09"/>
     <w:rsid w:val="00496708"/>
+    <w:rsid w:val="004A383F"/>
     <w:rsid w:val="004A7747"/>
     <w:rsid w:val="004B46E7"/>
-    <w:rsid w:val="004D005D"/>
+    <w:rsid w:val="004C79A0"/>
     <w:rsid w:val="0051107C"/>
     <w:rsid w:val="0052442F"/>
-    <w:rsid w:val="00533813"/>
+    <w:rsid w:val="005316B7"/>
     <w:rsid w:val="00550DF0"/>
+    <w:rsid w:val="00552382"/>
+    <w:rsid w:val="00560615"/>
     <w:rsid w:val="005659F0"/>
-    <w:rsid w:val="00567424"/>
     <w:rsid w:val="0058002A"/>
     <w:rsid w:val="00586947"/>
+    <w:rsid w:val="005E0769"/>
     <w:rsid w:val="005E5063"/>
-    <w:rsid w:val="005F72F4"/>
-    <w:rsid w:val="005F7F01"/>
     <w:rsid w:val="00602A88"/>
     <w:rsid w:val="00610358"/>
-    <w:rsid w:val="00615C70"/>
     <w:rsid w:val="00635025"/>
     <w:rsid w:val="0064243D"/>
     <w:rsid w:val="0064244A"/>
+    <w:rsid w:val="00650719"/>
     <w:rsid w:val="0068193A"/>
+    <w:rsid w:val="00682729"/>
     <w:rsid w:val="006919C7"/>
+    <w:rsid w:val="006A4B87"/>
     <w:rsid w:val="006A78D5"/>
-    <w:rsid w:val="006D5373"/>
+    <w:rsid w:val="006E014D"/>
     <w:rsid w:val="006F5D24"/>
     <w:rsid w:val="006F63DD"/>
+    <w:rsid w:val="00703B5E"/>
     <w:rsid w:val="00706B90"/>
     <w:rsid w:val="00707F4A"/>
+    <w:rsid w:val="00713571"/>
+    <w:rsid w:val="00714B7E"/>
     <w:rsid w:val="00715063"/>
     <w:rsid w:val="0071550F"/>
     <w:rsid w:val="00726D05"/>
+    <w:rsid w:val="0073474A"/>
+    <w:rsid w:val="0075050C"/>
     <w:rsid w:val="007513B0"/>
+    <w:rsid w:val="0076030F"/>
     <w:rsid w:val="00761D79"/>
-    <w:rsid w:val="0076515D"/>
     <w:rsid w:val="00774F16"/>
     <w:rsid w:val="0078419F"/>
     <w:rsid w:val="00791199"/>
-    <w:rsid w:val="007C2273"/>
     <w:rsid w:val="007C313E"/>
     <w:rsid w:val="007C6A0C"/>
-    <w:rsid w:val="007D526D"/>
     <w:rsid w:val="007E6408"/>
+    <w:rsid w:val="007F0006"/>
+    <w:rsid w:val="007F1C88"/>
     <w:rsid w:val="00815E5C"/>
     <w:rsid w:val="00822756"/>
+    <w:rsid w:val="008327E4"/>
     <w:rsid w:val="00840FBD"/>
     <w:rsid w:val="00842195"/>
-    <w:rsid w:val="00844293"/>
     <w:rsid w:val="00857954"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860C7E"/>
+    <w:rsid w:val="0087271C"/>
     <w:rsid w:val="00880735"/>
-    <w:rsid w:val="0089095F"/>
-    <w:rsid w:val="008957A1"/>
+    <w:rsid w:val="00891552"/>
     <w:rsid w:val="00897C3A"/>
+    <w:rsid w:val="008B7B19"/>
     <w:rsid w:val="008C29A5"/>
+    <w:rsid w:val="008C3B9A"/>
     <w:rsid w:val="008D6641"/>
     <w:rsid w:val="008E2BFA"/>
     <w:rsid w:val="008E5DAB"/>
-    <w:rsid w:val="00901E97"/>
-    <w:rsid w:val="0090431A"/>
     <w:rsid w:val="00916FF7"/>
     <w:rsid w:val="00924457"/>
     <w:rsid w:val="00926B3D"/>
-    <w:rsid w:val="00940272"/>
     <w:rsid w:val="00961DB3"/>
     <w:rsid w:val="009728E8"/>
     <w:rsid w:val="00982F44"/>
+    <w:rsid w:val="0098338D"/>
     <w:rsid w:val="00993E2B"/>
     <w:rsid w:val="009971E5"/>
+    <w:rsid w:val="009A2218"/>
+    <w:rsid w:val="009B2D58"/>
     <w:rsid w:val="009C15B6"/>
     <w:rsid w:val="009C4727"/>
     <w:rsid w:val="009D4348"/>
     <w:rsid w:val="009D5535"/>
+    <w:rsid w:val="009F71B1"/>
+    <w:rsid w:val="00A05FB7"/>
     <w:rsid w:val="00A101D1"/>
     <w:rsid w:val="00A11AA9"/>
     <w:rsid w:val="00A15E0A"/>
-    <w:rsid w:val="00A400B9"/>
     <w:rsid w:val="00A4409D"/>
     <w:rsid w:val="00A44682"/>
-    <w:rsid w:val="00A51D17"/>
-    <w:rsid w:val="00A60A93"/>
+    <w:rsid w:val="00A53B1F"/>
+    <w:rsid w:val="00A60F86"/>
     <w:rsid w:val="00A66620"/>
     <w:rsid w:val="00A743A1"/>
     <w:rsid w:val="00A81794"/>
     <w:rsid w:val="00A94B90"/>
     <w:rsid w:val="00A96E5A"/>
     <w:rsid w:val="00AA0571"/>
     <w:rsid w:val="00AA26C6"/>
-    <w:rsid w:val="00AA3E5D"/>
     <w:rsid w:val="00AC72F1"/>
     <w:rsid w:val="00AC772C"/>
+    <w:rsid w:val="00AE10A6"/>
     <w:rsid w:val="00AE1414"/>
-    <w:rsid w:val="00AE6165"/>
     <w:rsid w:val="00AF6729"/>
     <w:rsid w:val="00B0447D"/>
     <w:rsid w:val="00B06DEB"/>
     <w:rsid w:val="00B2516D"/>
+    <w:rsid w:val="00B33376"/>
     <w:rsid w:val="00B35379"/>
-    <w:rsid w:val="00B356AA"/>
-    <w:rsid w:val="00B55E44"/>
+    <w:rsid w:val="00B5071A"/>
     <w:rsid w:val="00B96933"/>
     <w:rsid w:val="00BD1C9D"/>
+    <w:rsid w:val="00C01D80"/>
     <w:rsid w:val="00C01E7A"/>
     <w:rsid w:val="00C01F39"/>
     <w:rsid w:val="00C06755"/>
     <w:rsid w:val="00C16301"/>
     <w:rsid w:val="00C27A77"/>
     <w:rsid w:val="00C3481D"/>
     <w:rsid w:val="00C40973"/>
-    <w:rsid w:val="00C41A9B"/>
-    <w:rsid w:val="00C47080"/>
+    <w:rsid w:val="00C45F21"/>
     <w:rsid w:val="00C52136"/>
+    <w:rsid w:val="00C53771"/>
+    <w:rsid w:val="00C95C64"/>
     <w:rsid w:val="00CA25BF"/>
-    <w:rsid w:val="00CC686B"/>
     <w:rsid w:val="00CD2800"/>
     <w:rsid w:val="00CE1405"/>
     <w:rsid w:val="00CE4422"/>
     <w:rsid w:val="00CF4B22"/>
     <w:rsid w:val="00D031E0"/>
     <w:rsid w:val="00D115E5"/>
     <w:rsid w:val="00D21C2A"/>
-    <w:rsid w:val="00D24884"/>
     <w:rsid w:val="00D27FC8"/>
     <w:rsid w:val="00D37D64"/>
     <w:rsid w:val="00D42280"/>
     <w:rsid w:val="00D52085"/>
     <w:rsid w:val="00D54957"/>
     <w:rsid w:val="00D63C65"/>
+    <w:rsid w:val="00D657D0"/>
     <w:rsid w:val="00D70629"/>
-    <w:rsid w:val="00D762DF"/>
     <w:rsid w:val="00D85353"/>
     <w:rsid w:val="00D931CB"/>
-    <w:rsid w:val="00D95381"/>
     <w:rsid w:val="00DB619B"/>
     <w:rsid w:val="00DC5294"/>
-    <w:rsid w:val="00DD141A"/>
     <w:rsid w:val="00DD7947"/>
+    <w:rsid w:val="00DE074D"/>
     <w:rsid w:val="00DE733C"/>
+    <w:rsid w:val="00E0759F"/>
+    <w:rsid w:val="00E20A5D"/>
     <w:rsid w:val="00E2391D"/>
     <w:rsid w:val="00E2462E"/>
     <w:rsid w:val="00E24B4E"/>
-    <w:rsid w:val="00E32EC7"/>
     <w:rsid w:val="00E53CF7"/>
-    <w:rsid w:val="00E63D10"/>
     <w:rsid w:val="00E641D8"/>
     <w:rsid w:val="00E6557A"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E77353"/>
-    <w:rsid w:val="00E828EB"/>
     <w:rsid w:val="00E9085A"/>
     <w:rsid w:val="00E92ADA"/>
     <w:rsid w:val="00E9755D"/>
     <w:rsid w:val="00EA1C75"/>
-    <w:rsid w:val="00EA2C8B"/>
     <w:rsid w:val="00EA49FF"/>
     <w:rsid w:val="00ED2A45"/>
     <w:rsid w:val="00ED3E3C"/>
+    <w:rsid w:val="00F00854"/>
     <w:rsid w:val="00F01600"/>
-    <w:rsid w:val="00F035D5"/>
-    <w:rsid w:val="00F06126"/>
     <w:rsid w:val="00F07C82"/>
     <w:rsid w:val="00F10AD4"/>
     <w:rsid w:val="00F2091E"/>
     <w:rsid w:val="00F2354E"/>
     <w:rsid w:val="00F41B98"/>
+    <w:rsid w:val="00F42F09"/>
     <w:rsid w:val="00F50457"/>
+    <w:rsid w:val="00F51576"/>
     <w:rsid w:val="00F64751"/>
     <w:rsid w:val="00F67171"/>
     <w:rsid w:val="00F72A14"/>
-    <w:rsid w:val="00F760FA"/>
     <w:rsid w:val="00F81F60"/>
     <w:rsid w:val="00F92940"/>
     <w:rsid w:val="00F96CFF"/>
+    <w:rsid w:val="00FA0879"/>
+    <w:rsid w:val="00FA0D19"/>
     <w:rsid w:val="00FA225D"/>
     <w:rsid w:val="00FA2926"/>
     <w:rsid w:val="00FA45A2"/>
     <w:rsid w:val="00FB501C"/>
     <w:rsid w:val="00FC4C3A"/>
-    <w:rsid w:val="00FE0911"/>
+    <w:rsid w:val="00FD5E59"/>
     <w:rsid w:val="00FF5498"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09ABA138"/>
+  <w14:docId w14:val="6F7A8EA8"/>
   <w15:docId w15:val="{2409B287-8D55-48FC-83D4-D0C20BD9E2A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4396,51 +3303,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4709,51 +3616,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00427042"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
@@ -5120,96 +4026,205 @@
     <w:link w:val="Balk2"/>
     <w:rsid w:val="00E2462E"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008D6641"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F00854"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="GvdeMetniChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B5071A"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
+    <w:name w:val="Gövde Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetni"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B5071A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00442550"/>
+    <w:rsid w:val="00F42F09"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="167602833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="759760484">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1331637524">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="348677896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2146854096">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1660310443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5430,98 +4445,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6595</Characters>
+  <Pages>2</Pages>
+  <Words>995</Words>
+  <Characters>7374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAKARYA UNIVERSITESI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7737</CharactersWithSpaces>
+  <CharactersWithSpaces>8322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>b592b8fefea2ab9572277712cebe73f2f5a8b18f2131540cf55ab8ed5a7434c9</vt:lpwstr>
+    <vt:lpwstr>ca3ce785-38ea-4002-89d4-d94934f7b5bd</vt:lpwstr>
   </property>
 </Properties>
 </file>