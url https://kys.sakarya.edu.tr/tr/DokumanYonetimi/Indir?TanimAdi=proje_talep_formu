--- v0 (2025-10-29)
+++ v1 (2026-06-05)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="2654BE71" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00B81DDC" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0045702D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
@@ -146,411 +147,274 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B437537" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROJE NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75F4A22F" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="3491234F" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EC34829" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROJE ADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B450EC" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="4FFEAD61" w14:textId="77777777" w:rsidTr="00735686">
+      <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="4FFEAD61" w14:textId="77777777" w:rsidTr="00943782">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0462AB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BAŞLANGIÇ TARİHİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1462" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264A1336" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02CFD756" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BİTİŞ TARİHİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1556" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A84B41D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="5DFCC00C" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784E41EB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROJE TÜRÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D43D2D9" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...92 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="1D97B424" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="264A0273" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="264A0273" w14:textId="2369C7B6" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BİRİM</w:t>
             </w:r>
+            <w:r w:rsidR="00943782">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / BÖLÜM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004CCE6C" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
-            <w:pPr>
-[...43 lines deleted...]
-          <w:p w14:paraId="2C55C4D4" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76BF6EC8" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526F3F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -597,88 +461,100 @@
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526F3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Unvanı, Adı Soyadı, İmzası*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E1E552" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00DD0CE8" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06274C77" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00DD0CE8" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="06274C77" w14:textId="0F9AD623" w:rsidR="00AC28F9" w:rsidRPr="00E55FCF" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0CE8">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">*BAPK birimine teslim edilecek olan fiziksel evraklar </w:t>
+        <w:t xml:space="preserve">*SABİS BAP modülünden yüklenecek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0CE8">
+      <w:r w:rsidR="00E55FCF">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ıslak imzalı olmalıdır</w:t>
+        <w:t>evrakların imzalanmış ve taranmış olması</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0CE8">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">. SABİS BAP modülünden yüklenecek evraklarda ıslak imza </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0CE8">
+      <w:r w:rsidR="00E55FCF">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>gerekli değildir.</w:t>
+        <w:t>zorunludur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55FCF">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FCF" w:rsidRPr="00E55FCF">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evrak teslimine gerek yoktur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAD2442" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5002" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4661"/>
@@ -730,180 +606,176 @@
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>su</w:t>
             </w:r>
             <w:r w:rsidRPr="0018276A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>nun sadece yeni bütçe kalemi kısmı doldurulmalı ve proformalar eklenmelidir</w:t>
             </w:r>
             <w:r w:rsidRPr="0018276A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="144484A5" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="221B2CFF" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04CF0D42" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ek Süre (Ay)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="163C4B23" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="5DD4EE33" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0799FDB8" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Araştırmacı Ekleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A72F78" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="465D9D62" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CC3120A" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Araştırmacı Çıkarma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7297D89B" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="7BA720DE" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="106B81CF" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
@@ -931,223 +803,218 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bütçe tablosu doldurulmalıdır</w:t>
             </w:r>
             <w:r w:rsidRPr="0018276A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0018276A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="075FA770" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="01A33E22" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A4D2CB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proje İptali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F379030" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="0A3CA8A7" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9356C5" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yürütücü Değişikliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2574BB28" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="0433E553" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="541ECE35" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2ACA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Proje İsim Değişikliği </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD9A24B" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="36DEF132" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55F15EF8" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diğer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D52451" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21D7E6BB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -1289,322 +1156,349 @@
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2377"/>
         <w:gridCol w:w="2535"/>
         <w:gridCol w:w="3009"/>
         <w:gridCol w:w="2535"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="18D6B0D8" w14:textId="77777777" w:rsidTr="00735686">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633F9226" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="633F9226" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00526F3F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943782">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bu alan BAP Koordinatörlüğü tarafından doldurulacaktır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="21C99752" w14:textId="77777777" w:rsidTr="00735686">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4B1DAA" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00AF7BBC" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="7F4B1DAA" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AF7BBC">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943782">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Komisyon Toplantı No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBE02BB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="7FBE02BB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1439" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377BC96E" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="377BC96E" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00526F3F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943782">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22EB406D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="22EB406D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="361369AB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="361369AB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="008D2ACA" w14:paraId="1A8E3FE6" w14:textId="77777777" w:rsidTr="00735686">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBEE23B" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00AF7BBC" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="4DBEE23B" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AF7BBC">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943782">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Karar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF9C92D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+          <w:p w14:paraId="2EF9C92D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3FA791B9" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA791B9" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00943782" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D34DE83" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB637A7" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="291C1269" w14:textId="77777777" w:rsidR="00943782" w:rsidRDefault="00943782" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB637A7" w14:textId="4F952E3F" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bütçe Tablosu doldurulurken dikkat edilecek hususlar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1281DE95" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="1281DE95" w14:textId="42BB552E" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bütçe Değişikliği talepleri için aşağıdaki tablonun</w:t>
+        <w:t xml:space="preserve">Bütçe </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D61">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018276A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eğişikliği talepleri için aşağıdaki tablonun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>iki tarafı da</w:t>
+        <w:t>iki tarafı</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018276A">
+      <w:r w:rsidRPr="00F05DB1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>doldurulacaktır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B44B699" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1625,51 +1519,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Yeni Bütçe Kalemi</w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kısmı doldurulacaktır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361DD576" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="0018276A" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="361DD576" w14:textId="0F65E8ED" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Yeni bütçe kalemlerinde demirbaşlar için </w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
@@ -1678,267 +1572,311 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>teknik şartname</w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0018276A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eklenmelidir.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="53A58DCF" w14:textId="5D793721" w:rsidR="00F05DB1" w:rsidRDefault="00F05DB1" w:rsidP="00AC28F9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yazılım ve tasarım-imalat alımlarında </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05DB1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>proforma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eklenmelidir.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3192ED74" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="006702F2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2132"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1764"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1678"/>
+        <w:gridCol w:w="1582"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
       <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="3D5A08AB" w14:textId="77777777" w:rsidTr="006702F2">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CC93098" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BÜTÇE TABLOSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="453B8D40" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="453B8D40" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420B4C9B" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BÜTÇE KALEMİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4686B0E6" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383D322F" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BEDELİ (TL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBB0B9E" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">YENİ </w:t>
             </w:r>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BÜTÇE KALEMİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B97E60" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1957,598 +1895,653 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F31D169" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BEDELİ (TL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="6AA13AB1" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="6AA13AB1" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A69D81" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
-[...10 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+          <w:p w14:paraId="18A69D81" w14:textId="2F6A4D91" w:rsidR="006702F2" w:rsidRPr="006F1E6C" w:rsidRDefault="006F1E6C" w:rsidP="00C0341E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1E6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sarf Malzeme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, Hizmet Alımı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F1E6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF51BC1" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3836964D" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2130E3FD" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
-[...10 lines deleted...]
-            <w:tcW w:w="1764" w:type="dxa"/>
+          <w:p w14:paraId="2130E3FD" w14:textId="433874C8" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006F1E6C" w:rsidP="00C0341E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1E6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sarf Malzeme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, Hizmet Alımı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F1E6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vb.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BA7167B" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04166805" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="2A7E87EB" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="2A7E87EB" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46557EF4" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F42AA2" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A147A72" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EAA28F9" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10F2D631" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F0FC17C" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="25BDE71B" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="25BDE71B" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5330FBFD" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19400CE7" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="493BB449" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12804178" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D5C501D" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="397A593A" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="303F624D" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="303F624D" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0157B2E8" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C771552" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F79B69F" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B5FA9D9" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4003AEE1" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6858C30B" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="2C567DCF" w14:textId="77777777" w:rsidTr="006702F2">
+      <w:tr w:rsidR="006702F2" w:rsidRPr="00315A21" w14:paraId="2C567DCF" w14:textId="77777777" w:rsidTr="006F1E6C">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4542" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AAAEDA1" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toplam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A6B022B" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
@@ -2561,51 +2554,50 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315A21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toplam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BDB04DD" w14:textId="77777777" w:rsidR="006702F2" w:rsidRPr="00315A21" w:rsidRDefault="006702F2" w:rsidP="00C0341E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0644B8CA" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2681,595 +2673,638 @@
           <w:p w14:paraId="46189C0E" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Unvan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="392799FB" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="1146E2D6" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3BF1012C" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27C6D0D9" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="55B0C4EC" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6778E296" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23999333" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="16397EA4" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="797F70D1" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T.C. Kimlik Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2917EF06" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="2832CB8C" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="36BC1BAA" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Birim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="697E2A89" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="367349B9" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3FB7846A" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bölüm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E5FA614" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="3E3A3EB2" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7FE00CCE" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E-Posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5158296E" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="49B7D426" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5B84156B" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dahili Numara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75369324" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="78015E4B" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2C528A40" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>GSM Numara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="758E87EC" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="1FF49542" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="678B634C" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>IBAN Numara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="696D44C8" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="576DCC06" w14:textId="77777777" w:rsidTr="006702F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="050ECE56" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Çalıştığı Kurum**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="240E660D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w14:paraId="3AF25878" w14:textId="77777777" w:rsidTr="006702F2">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2A38F113" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00735686">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00526F3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="481078AD" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="00526F3F" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E38C257" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62848022" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="62848022" w14:textId="21C98329" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="007F7C02">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*YÖKSİS özgeçmişi, öğrenci belgesi ve yürütücü değişiklikleri için varsa yeniden düzenlenmiş etik kurul belgesi eklenmelidir.</w:t>
       </w:r>
+      <w:r w:rsidR="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7C02" w:rsidRPr="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurum dışı araştırmacı ekleniyorsa </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7C02" w:rsidRPr="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kurum Dışı Araştırmacı Beyan ve Taahhüt Formu</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7C02" w:rsidRPr="007F7C02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eklenmelidir</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1034945C" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
+    <w:p w14:paraId="4C2C5880" w14:textId="2759EBD5" w:rsidR="00AC28F9" w:rsidRPr="0049290F" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049290F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -3281,61 +3316,50 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurum dışı araştırmacılar için </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>eklenmelidir</w:t>
       </w:r>
       <w:r w:rsidRPr="0049290F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2C5880" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRPr="0049290F" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5C4C007D" w14:textId="77777777" w:rsidR="00AC28F9" w:rsidRDefault="00AC28F9" w:rsidP="00AC28F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10774"/>
       </w:tblGrid>
@@ -3569,61 +3593,61 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3818"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29AFB4B1" w14:textId="77777777" w:rsidR="00AF3797" w:rsidRPr="00AC28F9" w:rsidRDefault="00AF3797" w:rsidP="00AC28F9"/>
     <w:sectPr w:rsidR="00AF3797" w:rsidRPr="00AC28F9" w:rsidSect="00AF3797">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DE5A25E" w14:textId="77777777" w:rsidR="009669D3" w:rsidRDefault="009669D3">
+    <w:p w14:paraId="320E9FE6" w14:textId="77777777" w:rsidR="00854CFD" w:rsidRDefault="00854CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A93196" w14:textId="77777777" w:rsidR="009669D3" w:rsidRDefault="009669D3">
+    <w:p w14:paraId="37E5FE42" w14:textId="77777777" w:rsidR="00854CFD" w:rsidRDefault="00854CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3655,61 +3679,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14628EA6" w14:textId="77777777" w:rsidR="009669D3" w:rsidRDefault="009669D3">
+    <w:p w14:paraId="38BCFAA3" w14:textId="77777777" w:rsidR="00854CFD" w:rsidRDefault="00854CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="414AF5CB" w14:textId="77777777" w:rsidR="009669D3" w:rsidRDefault="009669D3">
+    <w:p w14:paraId="13EE441A" w14:textId="77777777" w:rsidR="00854CFD" w:rsidRDefault="00854CFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F0F1293" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRDefault="00067D2E" w:rsidP="00D37D64">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="304874C2" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRDefault="00067D2E" w:rsidP="00D37D64">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
@@ -3997,98 +4021,97 @@
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="5798"/>
       <w:gridCol w:w="2263"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00715F95" w:rsidRPr="00D37D64" w14:paraId="7A541A95" w14:textId="77777777" w:rsidTr="00060EB5">
+    <w:tr w:rsidR="00614CBF" w:rsidRPr="00D37D64" w14:paraId="7A541A95" w14:textId="77777777" w:rsidTr="00060EB5">
       <w:trPr>
         <w:trHeight w:val="561"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7955BABA" w14:textId="77777777" w:rsidR="00715F95" w:rsidRDefault="00715F95" w:rsidP="00715F95">
+        <w:p w14:paraId="7955BABA" w14:textId="77777777" w:rsidR="00614CBF" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="68E96508" w14:textId="77777777" w:rsidR="00715F95" w:rsidRDefault="00715F95" w:rsidP="00715F95">
+        <w:p w14:paraId="68E96508" w14:textId="77777777" w:rsidR="00614CBF" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5CD5E0A9" w14:textId="77777777" w:rsidR="00715F95" w:rsidRDefault="00715F95" w:rsidP="00715F95">
+        <w:p w14:paraId="5CD5E0A9" w14:textId="77777777" w:rsidR="00614CBF" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="14189DCC" w14:textId="77777777" w:rsidR="00715F95" w:rsidRDefault="00715F95" w:rsidP="00715F95">
+        <w:p w14:paraId="14189DCC" w14:textId="77777777" w:rsidR="00614CBF" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0F6A4BE4" w14:textId="77777777" w:rsidR="00715F95" w:rsidRPr="00D37D64" w:rsidRDefault="00715F95" w:rsidP="00715F95">
+        <w:p w14:paraId="0F6A4BE4" w14:textId="77777777" w:rsidR="00614CBF" w:rsidRPr="00D37D64" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54AEF375" wp14:editId="56BEA2F9">
                 <wp:extent cx="1365885" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:docPr id="23" name="Resim 23"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="10" name="Resim 5"/>
@@ -4115,54 +4138,53 @@
                           <a:ext cx="1365885" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3851" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7BEE26D1" w14:textId="7A8CF22F" w:rsidR="00715F95" w:rsidRPr="00D37D64" w:rsidRDefault="00BA33CE" w:rsidP="00BA33CE">
+        <w:p w14:paraId="7BEE26D1" w14:textId="04EBEC12" w:rsidR="00614CBF" w:rsidRPr="00D37D64" w:rsidRDefault="00614CBF" w:rsidP="00614CBF">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="19"/>
@@ -4210,80 +4232,78 @@
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Gl"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:color w:val="002060"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>8</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00067D2E" w:rsidRPr="00D37D64" w14:paraId="30546A30" w14:textId="77777777" w:rsidTr="00060EB5">
       <w:trPr>
         <w:trHeight w:val="255"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1149" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="078CAD4F" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRPr="00D37D64" w:rsidRDefault="00067D2E" w:rsidP="004A7747">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2770" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3AE167D2" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRDefault="00067D2E" w:rsidP="00C47080">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNATÖRLÜĞÜ</w:t>
           </w:r>
@@ -4316,51 +4336,50 @@
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>TALEP</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve"> FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1081" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p w14:paraId="0BA4496E" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRPr="00F81F60" w:rsidRDefault="00067D2E" w:rsidP="004A7747">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:color w:val="1C4587"/>
               <w:sz w:val="8"/>
               <w:szCs w:val="8"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="38A1C020" w14:textId="77777777" w:rsidR="00067D2E" w:rsidRPr="00D37D64" w:rsidRDefault="00067D2E" w:rsidP="004A7747">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D37D64">
             <w:rPr>
@@ -6096,93 +6115,93 @@
         <w:ind w:left="6690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E3115F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8848BADE"/>
     <w:numStyleLink w:val="Stil1"/>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="179396873">
+  <w:num w:numId="1" w16cid:durableId="215094722">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1477256698">
+  <w:num w:numId="2" w16cid:durableId="846748804">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1987199953">
+  <w:num w:numId="3" w16cid:durableId="970133090">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="405225088">
+  <w:num w:numId="4" w16cid:durableId="1431388791">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1773352459">
+  <w:num w:numId="5" w16cid:durableId="604307897">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1555309710">
+  <w:num w:numId="6" w16cid:durableId="119694581">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2088262248">
+  <w:num w:numId="7" w16cid:durableId="518860322">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="849609060">
+  <w:num w:numId="8" w16cid:durableId="2070109638">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1033269389">
+  <w:num w:numId="9" w16cid:durableId="1020476013">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="811214049">
+  <w:num w:numId="10" w16cid:durableId="323362694">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="374625521">
+  <w:num w:numId="11" w16cid:durableId="981277258">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="505288777">
+  <w:num w:numId="12" w16cid:durableId="300042832">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="377898354">
+  <w:num w:numId="13" w16cid:durableId="1141729116">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1345092280">
+  <w:num w:numId="14" w16cid:durableId="1296833549">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1870796565">
+  <w:num w:numId="15" w16cid:durableId="1603683257">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -6207,156 +6226,163 @@
     <w:rsid w:val="0008778E"/>
     <w:rsid w:val="000A0A9B"/>
     <w:rsid w:val="000B19D9"/>
     <w:rsid w:val="000B6778"/>
     <w:rsid w:val="000D51A8"/>
     <w:rsid w:val="000D69B4"/>
     <w:rsid w:val="000F05F2"/>
     <w:rsid w:val="00100E28"/>
     <w:rsid w:val="00110533"/>
     <w:rsid w:val="00142CC3"/>
     <w:rsid w:val="00153252"/>
     <w:rsid w:val="0019295B"/>
     <w:rsid w:val="001A0919"/>
     <w:rsid w:val="001D4F34"/>
     <w:rsid w:val="001E459C"/>
     <w:rsid w:val="001E5476"/>
     <w:rsid w:val="001F2B17"/>
     <w:rsid w:val="00202784"/>
     <w:rsid w:val="00203860"/>
     <w:rsid w:val="00205DB8"/>
     <w:rsid w:val="00207A3B"/>
     <w:rsid w:val="002733A4"/>
     <w:rsid w:val="00273DF7"/>
     <w:rsid w:val="00275AD3"/>
     <w:rsid w:val="00281CA3"/>
+    <w:rsid w:val="002917EA"/>
     <w:rsid w:val="002B077C"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C2EE0"/>
     <w:rsid w:val="002D611B"/>
     <w:rsid w:val="00304AFE"/>
     <w:rsid w:val="00307362"/>
     <w:rsid w:val="0032172D"/>
     <w:rsid w:val="00343FA9"/>
     <w:rsid w:val="00345C55"/>
     <w:rsid w:val="00347933"/>
     <w:rsid w:val="00381825"/>
     <w:rsid w:val="0039052F"/>
     <w:rsid w:val="00392C28"/>
     <w:rsid w:val="003A1BB9"/>
     <w:rsid w:val="003A2A11"/>
     <w:rsid w:val="003B563F"/>
     <w:rsid w:val="003C29B1"/>
     <w:rsid w:val="003D5036"/>
     <w:rsid w:val="003E325B"/>
     <w:rsid w:val="003E657B"/>
     <w:rsid w:val="00411833"/>
     <w:rsid w:val="00420D7C"/>
     <w:rsid w:val="00424115"/>
     <w:rsid w:val="0042532B"/>
     <w:rsid w:val="0043450C"/>
     <w:rsid w:val="004367F8"/>
     <w:rsid w:val="004514E6"/>
     <w:rsid w:val="0045326A"/>
     <w:rsid w:val="00455236"/>
     <w:rsid w:val="00475429"/>
     <w:rsid w:val="00485824"/>
     <w:rsid w:val="00493A09"/>
     <w:rsid w:val="00496708"/>
     <w:rsid w:val="004A7747"/>
     <w:rsid w:val="004B46E7"/>
     <w:rsid w:val="004E4CE5"/>
     <w:rsid w:val="0051107C"/>
     <w:rsid w:val="0052442F"/>
     <w:rsid w:val="00550DF0"/>
     <w:rsid w:val="005659F0"/>
     <w:rsid w:val="0057335E"/>
     <w:rsid w:val="0058002A"/>
     <w:rsid w:val="00586947"/>
     <w:rsid w:val="00592B92"/>
     <w:rsid w:val="005A02D4"/>
     <w:rsid w:val="005E5063"/>
     <w:rsid w:val="005F72F4"/>
     <w:rsid w:val="00602A88"/>
     <w:rsid w:val="00610358"/>
+    <w:rsid w:val="00614CBF"/>
     <w:rsid w:val="00635025"/>
     <w:rsid w:val="0064243D"/>
     <w:rsid w:val="0064244A"/>
     <w:rsid w:val="00665C13"/>
     <w:rsid w:val="006702F2"/>
     <w:rsid w:val="0068193A"/>
     <w:rsid w:val="006919C7"/>
     <w:rsid w:val="006A78D5"/>
+    <w:rsid w:val="006F1E6C"/>
     <w:rsid w:val="006F5D24"/>
     <w:rsid w:val="006F63DD"/>
     <w:rsid w:val="0070371D"/>
     <w:rsid w:val="00706B90"/>
     <w:rsid w:val="00707F4A"/>
     <w:rsid w:val="00715063"/>
     <w:rsid w:val="0071550F"/>
     <w:rsid w:val="00715F95"/>
     <w:rsid w:val="00726D05"/>
     <w:rsid w:val="00732249"/>
     <w:rsid w:val="007513B0"/>
     <w:rsid w:val="00761D79"/>
     <w:rsid w:val="00774F16"/>
     <w:rsid w:val="0078419F"/>
     <w:rsid w:val="00790D42"/>
     <w:rsid w:val="00791199"/>
     <w:rsid w:val="007B7497"/>
     <w:rsid w:val="007C313E"/>
     <w:rsid w:val="007C6A0C"/>
     <w:rsid w:val="007E1605"/>
     <w:rsid w:val="007E6408"/>
+    <w:rsid w:val="007F7C02"/>
     <w:rsid w:val="00811D28"/>
     <w:rsid w:val="00815E5C"/>
     <w:rsid w:val="00822756"/>
     <w:rsid w:val="00840FBD"/>
     <w:rsid w:val="00842195"/>
+    <w:rsid w:val="00854CFD"/>
     <w:rsid w:val="00857954"/>
     <w:rsid w:val="00860799"/>
     <w:rsid w:val="00860C7E"/>
     <w:rsid w:val="00880735"/>
     <w:rsid w:val="00897AC5"/>
     <w:rsid w:val="00897C3A"/>
     <w:rsid w:val="008C29A5"/>
     <w:rsid w:val="008D6641"/>
     <w:rsid w:val="008E1535"/>
     <w:rsid w:val="008E2BFA"/>
     <w:rsid w:val="008E2D28"/>
     <w:rsid w:val="008E5DAB"/>
     <w:rsid w:val="00916FF7"/>
     <w:rsid w:val="00924457"/>
     <w:rsid w:val="00924A82"/>
     <w:rsid w:val="00926B3D"/>
+    <w:rsid w:val="00943782"/>
     <w:rsid w:val="00952196"/>
     <w:rsid w:val="009521D3"/>
     <w:rsid w:val="00961DB3"/>
     <w:rsid w:val="009669D3"/>
     <w:rsid w:val="009728E8"/>
     <w:rsid w:val="00982F44"/>
     <w:rsid w:val="0098705F"/>
+    <w:rsid w:val="0099240C"/>
     <w:rsid w:val="00993E2B"/>
     <w:rsid w:val="009971E5"/>
     <w:rsid w:val="009C15B6"/>
     <w:rsid w:val="009C4727"/>
     <w:rsid w:val="009D4348"/>
     <w:rsid w:val="009D5535"/>
     <w:rsid w:val="00A101D1"/>
     <w:rsid w:val="00A11AA9"/>
     <w:rsid w:val="00A15E0A"/>
     <w:rsid w:val="00A20344"/>
     <w:rsid w:val="00A4409D"/>
     <w:rsid w:val="00A44682"/>
     <w:rsid w:val="00A4762D"/>
     <w:rsid w:val="00A642C1"/>
     <w:rsid w:val="00A66620"/>
     <w:rsid w:val="00A743A1"/>
     <w:rsid w:val="00A778B0"/>
     <w:rsid w:val="00A81794"/>
     <w:rsid w:val="00A94B90"/>
     <w:rsid w:val="00A96E5A"/>
     <w:rsid w:val="00AA0571"/>
     <w:rsid w:val="00AA26C6"/>
     <w:rsid w:val="00AC08D2"/>
     <w:rsid w:val="00AC28F9"/>
     <w:rsid w:val="00AC72F1"/>
@@ -6377,87 +6403,92 @@
     <w:rsid w:val="00C01E7A"/>
     <w:rsid w:val="00C01F39"/>
     <w:rsid w:val="00C06755"/>
     <w:rsid w:val="00C16301"/>
     <w:rsid w:val="00C27A77"/>
     <w:rsid w:val="00C3481D"/>
     <w:rsid w:val="00C40973"/>
     <w:rsid w:val="00C47080"/>
     <w:rsid w:val="00C52136"/>
     <w:rsid w:val="00CA25BF"/>
     <w:rsid w:val="00CD2800"/>
     <w:rsid w:val="00CE0882"/>
     <w:rsid w:val="00CE1405"/>
     <w:rsid w:val="00CE4422"/>
     <w:rsid w:val="00CF4B22"/>
     <w:rsid w:val="00D00CA8"/>
     <w:rsid w:val="00D031E0"/>
     <w:rsid w:val="00D077C1"/>
     <w:rsid w:val="00D115E5"/>
     <w:rsid w:val="00D21C2A"/>
     <w:rsid w:val="00D27FC8"/>
     <w:rsid w:val="00D37D64"/>
     <w:rsid w:val="00D42280"/>
     <w:rsid w:val="00D508D2"/>
     <w:rsid w:val="00D52085"/>
+    <w:rsid w:val="00D52E86"/>
     <w:rsid w:val="00D54957"/>
     <w:rsid w:val="00D63C65"/>
     <w:rsid w:val="00D70629"/>
     <w:rsid w:val="00D73E5B"/>
     <w:rsid w:val="00D85353"/>
     <w:rsid w:val="00D931CB"/>
     <w:rsid w:val="00DB619B"/>
     <w:rsid w:val="00DC5294"/>
     <w:rsid w:val="00DD7947"/>
     <w:rsid w:val="00DE733C"/>
+    <w:rsid w:val="00DF6599"/>
     <w:rsid w:val="00E2391D"/>
     <w:rsid w:val="00E2462E"/>
     <w:rsid w:val="00E24B4E"/>
     <w:rsid w:val="00E32EC7"/>
     <w:rsid w:val="00E41A87"/>
     <w:rsid w:val="00E53CF7"/>
+    <w:rsid w:val="00E55FCF"/>
     <w:rsid w:val="00E63D10"/>
     <w:rsid w:val="00E641D8"/>
     <w:rsid w:val="00E6557A"/>
     <w:rsid w:val="00E66519"/>
     <w:rsid w:val="00E6655E"/>
     <w:rsid w:val="00E77353"/>
     <w:rsid w:val="00E84130"/>
     <w:rsid w:val="00E9085A"/>
     <w:rsid w:val="00E92ADA"/>
     <w:rsid w:val="00E9755D"/>
     <w:rsid w:val="00EA1C75"/>
     <w:rsid w:val="00EA49FF"/>
     <w:rsid w:val="00ED2A45"/>
     <w:rsid w:val="00ED3E3C"/>
     <w:rsid w:val="00F01600"/>
     <w:rsid w:val="00F035D5"/>
+    <w:rsid w:val="00F05DB1"/>
     <w:rsid w:val="00F07C82"/>
     <w:rsid w:val="00F10AD4"/>
     <w:rsid w:val="00F2091E"/>
     <w:rsid w:val="00F2354E"/>
     <w:rsid w:val="00F41B98"/>
+    <w:rsid w:val="00F45D61"/>
     <w:rsid w:val="00F50457"/>
     <w:rsid w:val="00F530A0"/>
     <w:rsid w:val="00F64751"/>
     <w:rsid w:val="00F65043"/>
     <w:rsid w:val="00F67171"/>
     <w:rsid w:val="00F72A14"/>
     <w:rsid w:val="00F81F60"/>
     <w:rsid w:val="00F92940"/>
     <w:rsid w:val="00F96CFF"/>
     <w:rsid w:val="00FA225D"/>
     <w:rsid w:val="00FA2926"/>
     <w:rsid w:val="00FA45A2"/>
     <w:rsid w:val="00FB501C"/>
     <w:rsid w:val="00FC4C3A"/>
     <w:rsid w:val="00FD47F1"/>
     <w:rsid w:val="00FF5498"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -7677,69 +7708,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>306</Words>
-  <Characters>1746</Characters>
+  <Words>257</Words>
+  <Characters>1762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAKARYA UNIVERSITESI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2048</CharactersWithSpaces>
+  <CharactersWithSpaces>1966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>eaef2ca5-62ae-4e9b-a3a6-1541d44d6417</vt:lpwstr>
+  </property>
+</Properties>
+</file>