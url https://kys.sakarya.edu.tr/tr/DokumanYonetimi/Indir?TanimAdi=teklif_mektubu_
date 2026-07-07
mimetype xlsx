--- v0 (2026-01-30)
+++ v1 (2026-07-07)
@@ -1,85 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<x:workbook xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <x:fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <x:workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Administrator\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sau\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D251BC9-0ED6-423B-A0EB-9AEBAD9E12FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-[...12 lines deleted...]
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72431635-8C8B-4435-8FE4-78817B918619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <x:bookViews>
+    <x:workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </x:bookViews>
+  <x:sheets>
+    <x:sheet name="TEKLİF" sheetId="2" r:id="rId1"/>
+  </x:sheets>
+  <x:definedNames>
+    <x:definedName name="_xlnm.Print_Area" localSheetId="0">TEKLİF!$A$1:$F$31</x:definedName>
+    <x:definedName name="_xlnm.Print_Titles" localSheetId="0">TEKLİF!$1:$5</x:definedName>
+  </x:definedNames>
+  <x:calcPr calcId="191029"/>
+  <x:extLst>
+    <x:ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...4 lines deleted...]
-</workbook>
+    </x:ext>
+  </x:extLst>
+</x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Administrator</author>
   </authors>
   <commentList>
     <comment ref="A3" authorId="0" shapeId="0" xr:uid="{910DF530-8EB4-4360-85D5-5CC4B8401954}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="162"/>
           </rPr>
           <t>Harcama biriminin adı yazılacaktır.</t>
         </r>
       </text>
     </comment>
     <comment ref="A17" authorId="0" shapeId="0" xr:uid="{3FCA9C48-FCD5-4D73-85B7-D1CE03F65B15}">
       <text>
@@ -106,51 +103,51 @@
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A18" authorId="0" shapeId="0" xr:uid="{5C1D5523-1A0A-42DE-B6D3-1ED5D4DB6287}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="162"/>
           </rPr>
           <t>harcama birimince uygun görülen başka şartlar eklenebilir. Bu durumda satır eklenerek bu bölüme yazılmalıdır!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="45">
   <x:si>
     <x:t>Miktarı</x:t>
   </x:si>
   <x:si>
     <x:t>S.N.</x:t>
   </x:si>
   <x:si>
     <x:t>SAKARYA ÜNİVERSİTESİ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">T.C.  </x:t>
   </x:si>
   <x:si>
     <x:t>FİYAT TEKLİF MEKTUBU</x:t>
   </x:si>
   <x:si>
     <x:t>1.</x:t>
   </x:si>
   <x:si>
     <x:t>2.</x:t>
   </x:si>
   <x:si>
     <x:t>3.</x:t>
   </x:si>
   <x:si>
@@ -305,50 +302,56 @@
       </x:rPr>
       <x:t>….....</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E-Posta: </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Telefon: </x:t>
   </x:si>
   <x:si>
     <x:t>Üniversite İlgili Biriminin 
 İletişim Bilgileri:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Adres  : </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">İdaremizin ihtiyacı olan aşağıda cins ve miktarı yazılı mal/hizmet 4734 sayılı Kamu İhale Kanununun ilgili maddeleri gereğince satınalınacaktır. Söz konusu alımın firmanız tarafından temini mümkün ise fiyat teklifinizi kaşeli imzalı olarak İdaremize e-posta, posta/kargo veya elden teslim etmenizi rica ederiz.                                                                          </x:t>
   </x:si>
   <x:si>
     <x:t>........................</x:t>
   </x:si>
   <x:si>
     <x:t>(*) İşaretli maddeler istekli tarafından doldurulacaktır.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00.İDM.FR.04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Tur"/>
@@ -604,176 +607,179 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -842,197 +848,163 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="103655" y="48185"/>
           <a:ext cx="933450" cy="1094815"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1169,134 +1141,134 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F30"/>
+  <x:dimension ref="A1:F31"/>
   <x:sheetViews>
-    <x:sheetView tabSelected="1" showWhiteSpace="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="55" workbookViewId="0">
-      <x:selection activeCell="C11" sqref="C11"/>
+    <x:sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" topLeftCell="A24" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="55" workbookViewId="0">
+      <x:selection activeCell="F32" sqref="F32"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="5.42578125" style="2" customWidth="1"/>
     <x:col min="2" max="2" width="40.42578125" style="3" customWidth="1"/>
     <x:col min="3" max="3" width="15.28515625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="15.140625" style="2" customWidth="1"/>
     <x:col min="5" max="5" width="17.28515625" style="2" customWidth="1"/>
     <x:col min="6" max="6" width="18.85546875" style="2" customWidth="1"/>
     <x:col min="7" max="16384" width="9.140625" style="2"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A1" s="34" t="s">
+      <x:c r="A1" s="35" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="B1" s="35"/>
-[...3 lines deleted...]
-      <x:c r="F1" s="36"/>
+      <x:c r="B1" s="36"/>
+      <x:c r="C1" s="36"/>
+      <x:c r="D1" s="36"/>
+      <x:c r="E1" s="36"/>
+      <x:c r="F1" s="37"/>
     </x:row>
     <x:row r="2" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A2" s="43" t="s">
+      <x:c r="A2" s="44" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="B2" s="44"/>
-[...3 lines deleted...]
-      <x:c r="F2" s="45"/>
+      <x:c r="B2" s="45"/>
+      <x:c r="C2" s="45"/>
+      <x:c r="D2" s="45"/>
+      <x:c r="E2" s="45"/>
+      <x:c r="F2" s="46"/>
     </x:row>
     <x:row r="3" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A3" s="43" t="s">
+      <x:c r="A3" s="44" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="B3" s="44"/>
-[...3 lines deleted...]
-      <x:c r="F3" s="45"/>
+      <x:c r="B3" s="45"/>
+      <x:c r="C3" s="45"/>
+      <x:c r="D3" s="45"/>
+      <x:c r="E3" s="45"/>
+      <x:c r="F3" s="46"/>
     </x:row>
     <x:row r="4" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A4" s="43" t="s">
+      <x:c r="A4" s="44" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B4" s="44"/>
-[...3 lines deleted...]
-      <x:c r="F4" s="45"/>
+      <x:c r="B4" s="45"/>
+      <x:c r="C4" s="45"/>
+      <x:c r="D4" s="45"/>
+      <x:c r="E4" s="45"/>
+      <x:c r="F4" s="46"/>
     </x:row>
     <x:row r="5" spans="1:6" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A5" s="40" t="s">
+      <x:c r="A5" s="41" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B5" s="41"/>
-[...3 lines deleted...]
-      <x:c r="F5" s="42"/>
+      <x:c r="B5" s="42"/>
+      <x:c r="C5" s="42"/>
+      <x:c r="D5" s="42"/>
+      <x:c r="E5" s="42"/>
+      <x:c r="F5" s="43"/>
     </x:row>
     <x:row r="6" spans="1:6" s="4" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A6" s="7"/>
       <x:c r="B6" s="8"/>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="8"/>
       <x:c r="E6" s="8"/>
       <x:c r="F6" s="9"/>
     </x:row>
     <x:row r="7" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A7" s="37" t="s">
+      <x:c r="A7" s="38" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B7" s="38"/>
-[...3 lines deleted...]
-      <x:c r="F7" s="39"/>
+      <x:c r="B7" s="39"/>
+      <x:c r="C7" s="39"/>
+      <x:c r="D7" s="39"/>
+      <x:c r="E7" s="39"/>
+      <x:c r="F7" s="40"/>
     </x:row>
     <x:row r="8" spans="1:6" ht="63" x14ac:dyDescent="0.25">
       <x:c r="A8" s="11" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B8" s="11" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="5" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E8" s="11" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F8" s="11" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A9" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -1305,303 +1277,311 @@
       <x:c r="D9" s="11"/>
       <x:c r="E9" s="12"/>
       <x:c r="F9" s="13"/>
     </x:row>
     <x:row r="10" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A10" s="11" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B10" s="6"/>
       <x:c r="C10" s="11"/>
       <x:c r="D10" s="11"/>
       <x:c r="E10" s="12"/>
       <x:c r="F10" s="13"/>
     </x:row>
     <x:row r="11" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A11" s="11" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="6"/>
       <x:c r="C11" s="11"/>
       <x:c r="D11" s="11"/>
       <x:c r="E11" s="12"/>
       <x:c r="F11" s="13"/>
     </x:row>
     <x:row r="12" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A12" s="31" t="s">
+      <x:c r="A12" s="32" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B12" s="32"/>
-[...3 lines deleted...]
-      <x:c r="F12" s="33"/>
+      <x:c r="B12" s="33"/>
+      <x:c r="C12" s="33"/>
+      <x:c r="D12" s="33"/>
+      <x:c r="E12" s="33"/>
+      <x:c r="F12" s="34"/>
     </x:row>
     <x:row r="13" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A13" s="28" t="s">
+      <x:c r="A13" s="29" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B13" s="28"/>
-      <x:c r="C13" s="29" t="s">
+      <x:c r="B13" s="29"/>
+      <x:c r="C13" s="30" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D13" s="29"/>
-[...1 lines deleted...]
-      <x:c r="F13" s="29"/>
+      <x:c r="D13" s="30"/>
+      <x:c r="E13" s="30"/>
+      <x:c r="F13" s="30"/>
     </x:row>
     <x:row r="14" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A14" s="28" t="s">
+      <x:c r="A14" s="29" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="B14" s="28"/>
-      <x:c r="C14" s="29" t="s">
+      <x:c r="B14" s="29"/>
+      <x:c r="C14" s="30" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D14" s="29"/>
-[...1 lines deleted...]
-      <x:c r="F14" s="29"/>
+      <x:c r="D14" s="30"/>
+      <x:c r="E14" s="30"/>
+      <x:c r="F14" s="30"/>
     </x:row>
     <x:row r="15" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A15" s="28" t="s">
+      <x:c r="A15" s="29" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B15" s="28"/>
-      <x:c r="C15" s="49" t="s">
+      <x:c r="B15" s="29"/>
+      <x:c r="C15" s="50" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D15" s="50"/>
-[...1 lines deleted...]
-      <x:c r="F15" s="51"/>
+      <x:c r="D15" s="51"/>
+      <x:c r="E15" s="51"/>
+      <x:c r="F15" s="52"/>
     </x:row>
     <x:row r="16" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A16" s="14"/>
       <x:c r="B16" s="15"/>
       <x:c r="C16" s="16"/>
-      <x:c r="D16" s="52" t="s">
+      <x:c r="D16" s="53" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="E16" s="52"/>
-      <x:c r="F16" s="53"/>
+      <x:c r="E16" s="53"/>
+      <x:c r="F16" s="54"/>
     </x:row>
     <x:row r="17" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A17" s="46" t="s">
+      <x:c r="A17" s="47" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B17" s="47"/>
-[...3 lines deleted...]
-      <x:c r="F17" s="48"/>
+      <x:c r="B17" s="48"/>
+      <x:c r="C17" s="48"/>
+      <x:c r="D17" s="48"/>
+      <x:c r="E17" s="48"/>
+      <x:c r="F17" s="49"/>
     </x:row>
     <x:row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A18" s="25" t="s">
+      <x:c r="A18" s="26" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="B18" s="26"/>
-[...3 lines deleted...]
-      <x:c r="F18" s="27"/>
+      <x:c r="B18" s="27"/>
+      <x:c r="C18" s="27"/>
+      <x:c r="D18" s="27"/>
+      <x:c r="E18" s="27"/>
+      <x:c r="F18" s="28"/>
     </x:row>
     <x:row r="19" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A19" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B19" s="30" t="s">
+      <x:c r="B19" s="31" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C19" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F19" s="30"/>
+      <x:c r="C19" s="31"/>
+      <x:c r="D19" s="31"/>
+      <x:c r="E19" s="31"/>
+      <x:c r="F19" s="31"/>
     </x:row>
     <x:row r="20" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A20" s="11" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B20" s="30" t="s">
+      <x:c r="B20" s="31" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C20" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F20" s="30"/>
+      <x:c r="C20" s="31"/>
+      <x:c r="D20" s="31"/>
+      <x:c r="E20" s="31"/>
+      <x:c r="F20" s="31"/>
     </x:row>
     <x:row r="21" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A21" s="11" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="B21" s="30" t="s">
+      <x:c r="B21" s="31" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C21" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F21" s="30"/>
+      <x:c r="C21" s="31"/>
+      <x:c r="D21" s="31"/>
+      <x:c r="E21" s="31"/>
+      <x:c r="F21" s="31"/>
     </x:row>
     <x:row r="22" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A22" s="11" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B22" s="30" t="s">
+      <x:c r="B22" s="31" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C22" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F22" s="30"/>
+      <x:c r="C22" s="31"/>
+      <x:c r="D22" s="31"/>
+      <x:c r="E22" s="31"/>
+      <x:c r="F22" s="31"/>
     </x:row>
     <x:row r="23" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A23" s="11" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B23" s="30" t="s">
+      <x:c r="B23" s="31" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C23" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F23" s="30"/>
+      <x:c r="C23" s="31"/>
+      <x:c r="D23" s="31"/>
+      <x:c r="E23" s="31"/>
+      <x:c r="F23" s="31"/>
     </x:row>
     <x:row r="24" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A24" s="11" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B24" s="30" t="s">
+      <x:c r="B24" s="31" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C24" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F24" s="30"/>
+      <x:c r="C24" s="31"/>
+      <x:c r="D24" s="31"/>
+      <x:c r="E24" s="31"/>
+      <x:c r="F24" s="31"/>
     </x:row>
     <x:row r="25" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A25" s="11" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B25" s="30" t="s">
+      <x:c r="B25" s="31" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C25" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F25" s="30"/>
+      <x:c r="C25" s="31"/>
+      <x:c r="D25" s="31"/>
+      <x:c r="E25" s="31"/>
+      <x:c r="F25" s="31"/>
     </x:row>
     <x:row r="26" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A26" s="11" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="B26" s="30" t="s">
+      <x:c r="B26" s="31" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C26" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F26" s="30"/>
+      <x:c r="C26" s="31"/>
+      <x:c r="D26" s="31"/>
+      <x:c r="E26" s="31"/>
+      <x:c r="F26" s="31"/>
     </x:row>
     <x:row r="27" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A27" s="11" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B27" s="30" t="s">
+      <x:c r="B27" s="31" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C27" s="30"/>
-[...2 lines deleted...]
-      <x:c r="F27" s="30"/>
+      <x:c r="C27" s="31"/>
+      <x:c r="D27" s="31"/>
+      <x:c r="E27" s="31"/>
+      <x:c r="F27" s="31"/>
     </x:row>
     <x:row r="28" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A28" s="17" t="s">
+      <x:c r="A28" s="18" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B28" s="18"/>
+      <x:c r="B28" s="19"/>
       <x:c r="C28" s="10" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D28" s="19"/>
-[...1 lines deleted...]
-      <x:c r="F28" s="21"/>
+      <x:c r="D28" s="20"/>
+      <x:c r="E28" s="21"/>
+      <x:c r="F28" s="22"/>
     </x:row>
     <x:row r="29" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A29" s="18"/>
-      <x:c r="B29" s="18"/>
+      <x:c r="A29" s="19"/>
+      <x:c r="B29" s="19"/>
       <x:c r="C29" s="10" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D29" s="22"/>
-[...1 lines deleted...]
-      <x:c r="F29" s="24"/>
+      <x:c r="D29" s="23"/>
+      <x:c r="E29" s="24"/>
+      <x:c r="F29" s="25"/>
     </x:row>
     <x:row r="30" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <x:c r="A30" s="18"/>
-      <x:c r="B30" s="18"/>
+      <x:c r="A30" s="19"/>
+      <x:c r="B30" s="19"/>
       <x:c r="C30" s="10" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D30" s="25"/>
-[...1 lines deleted...]
-      <x:c r="F30" s="27"/>
+      <x:c r="D30" s="26"/>
+      <x:c r="E30" s="27"/>
+      <x:c r="F30" s="28"/>
+    </x:row>
+    <x:row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <x:c r="A31" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F31" s="17" t="s">
+        <x:v>44</x:v>
+      </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="29">
     <x:mergeCell ref="A13:B13"/>
     <x:mergeCell ref="C13:F13"/>
     <x:mergeCell ref="B20:F20"/>
     <x:mergeCell ref="B26:F26"/>
     <x:mergeCell ref="B22:F22"/>
     <x:mergeCell ref="A17:F17"/>
     <x:mergeCell ref="A15:B15"/>
     <x:mergeCell ref="C15:F15"/>
     <x:mergeCell ref="B19:F19"/>
     <x:mergeCell ref="D16:F16"/>
     <x:mergeCell ref="A18:F18"/>
     <x:mergeCell ref="B21:F21"/>
     <x:mergeCell ref="B23:F23"/>
     <x:mergeCell ref="B24:F24"/>
     <x:mergeCell ref="B25:F25"/>
     <x:mergeCell ref="A12:F12"/>
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A7:F7"/>
     <x:mergeCell ref="A5:F5"/>
     <x:mergeCell ref="A4:F4"/>
     <x:mergeCell ref="A3:F3"/>
     <x:mergeCell ref="A2:F2"/>
     <x:mergeCell ref="A28:B30"/>
     <x:mergeCell ref="D28:F28"/>
     <x:mergeCell ref="D29:F29"/>
     <x:mergeCell ref="D30:F30"/>
     <x:mergeCell ref="A14:B14"/>
     <x:mergeCell ref="C14:F14"/>
     <x:mergeCell ref="B27:F27"/>
   </x:mergeCells>
   <x:phoneticPr fontId="3" type="noConversion"/>
   <x:printOptions horizontalCentered="1"/>
-  <x:pageMargins left="0.38" right="0.17" top="0.25" bottom="0.32" header="0.17" footer="0.17"/>
-  <x:pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <x:pageMargins left="0.39370078740157483" right="0.15748031496062992" top="0.23622047244094491" bottom="0.31496062992125984" header="0.15748031496062992" footer="0.15748031496062992"/>
+  <x:pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <x:headerFooter>
-    <x:oddFooter>&amp;L6&amp;CSayfa: &amp;P/&amp;N&amp;R00.İDM.FR.04</x:oddFooter>
+    <x:oddFooter>&amp;CSayfa: &amp;P/&amp;N</x:oddFooter>
   </x:headerFooter>
   <x:drawing r:id="rId2"/>
   <x:legacyDrawing r:id="rId3"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>